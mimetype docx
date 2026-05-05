--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -1,1070 +1,730 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0380036C" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="0380036C" w14:textId="200FD161" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk529895534"/>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>From:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-        <w:t>_______________________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F27A98">
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00072BA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
+      <w:r w:rsidR="00072BA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
+      <w:r w:rsidR="00072BA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
+      <w:r w:rsidR="00072BA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date: ________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61100266" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="61100266" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>(Physician Name &amp; Subscriber Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E38FDCA" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="3E38FDCA" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B6CF617" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="2B6CF617" w14:textId="64460C99" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
+      <w:r w:rsidR="00072BA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E29A3AE" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="0E29A3AE" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Subscriber ID Number) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E78FD16" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="6E78FD16" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32921BA5" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="32921BA5" w14:textId="00D66DF5" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>___________________________</w:t>
       </w:r>
+      <w:r w:rsidR="00072BA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2A3B5D16" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="2A3B5D16" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Insurance Provider) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426EEE28" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="426EEE28" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00955570">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="34B35437" w14:textId="77777777" w:rsidR="00E534BB" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="232E7E6B" w14:textId="5EB29A18" w:rsidR="006D3BA9" w:rsidRPr="00F27A98" w:rsidRDefault="00E534BB" w:rsidP="00E534BB">
+    <w:p w14:paraId="49B4A749" w14:textId="40A4BA0A" w:rsidR="006C0E82" w:rsidRPr="00ED1D5B" w:rsidRDefault="1030AD38" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">SUBJECT: </w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="285B66FF" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">Insurance Coverage Request </w:t>
       </w:r>
-      <w:r w:rsidR="00F2671F" w:rsidRPr="00F27A98">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="6519473D" w:rsidRPr="00ED1D5B">
         <w:t>for Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="5075B4F2" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> Infant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B4A749" w14:textId="77777777" w:rsidR="006C0E82" w:rsidRPr="00F27A98" w:rsidRDefault="006C0E82" w:rsidP="00340424">
+    <w:p w14:paraId="7FA49073" w14:textId="67426234" w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B" w:rsidRDefault="00D04AFB" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>To Whom It May Concern</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="00ED1D5B">
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3282823F" w14:textId="4645D260" w:rsidR="006D3BA9" w:rsidRPr="00F27A98" w:rsidRDefault="006D3BA9" w:rsidP="00340424">
+    <w:p w14:paraId="402B6377" w14:textId="77777777" w:rsidR="00441CA5" w:rsidRPr="00ED1D5B" w:rsidRDefault="006D3BA9" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...3 lines deleted...]
-        <w:t>Dear Sir or Madam:</w:t>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">I am requesting insurance coverage and reimbursement for my patient, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NAME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">, born on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>D.O.B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">, for whom I have prescribed the use of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03DB0" w:rsidRPr="00ED1D5B">
+        <w:t>Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645F0" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> Infant</w:t>
+      </w:r>
+      <w:r w:rsidR="00451C1A" w:rsidRPr="00ED1D5B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4D0A" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> an </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:t>energy- and nutrient-dense exempt infant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> formula</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0D5E" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>ased on this patient’s clinical history, I have determined that this formula is medically necessary.</w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA49073" w14:textId="77777777" w:rsidR="00E10DEE" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00340424">
+    <w:p w14:paraId="1DB7C32E" w14:textId="00121167" w:rsidR="00340424" w:rsidRPr="00ED1D5B" w:rsidRDefault="004C0020" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>INCLUDE IF APPROPRIATE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03DB0" w:rsidRPr="00ED1D5B">
+        <w:t>Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645F0" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> Infant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>his/her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> sole source of nutrition.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="53EC8205" w14:textId="117FCBEA" w:rsidR="004C0020" w:rsidRPr="00F27A98" w:rsidRDefault="006D3BA9" w:rsidP="00340424">
+    <w:p w14:paraId="47496B43" w14:textId="77777777" w:rsidR="0082083D" w:rsidRDefault="004C0020" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:pStyle w:val="Body"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">At diagnosis, my patient’s weight was WEIGHT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>NAME</w:t>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>D.O.B.</w:t>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>lb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00556376" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">length </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="00556376" w:rsidRPr="00ED1D5B">
+        <w:t>LENGTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B59AD5" w14:textId="77777777" w:rsidR="0082083D" w:rsidRDefault="006D3BA9" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">My patient’s present weight is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>WEIGHT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>kg</w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>lb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4D0A" w:rsidRPr="00ED1D5B">
+        <w:t>length</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>LENGTH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCA6669" w14:textId="77777777" w:rsidR="0082083D" w:rsidRDefault="006D3BA9" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>He/She</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> will require </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CALORIES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> kcal per day or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>FLUID OUNCES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> fl oz per day of </w:t>
+      </w:r>
+      <w:r w:rsidR="007432AF" w:rsidRPr="00ED1D5B">
         <w:t>Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...43 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...35 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00181FB9" w:rsidRPr="00ED1D5B">
+        <w:t>Infant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004C0020" w:rsidRPr="00F27A98">
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="57420213" w14:textId="4A01BD5D" w:rsidR="009D46FE" w:rsidRDefault="006D3BA9" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">This amount may be adjusted as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>his/her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> nutritional needs change.</w:t>
+      </w:r>
+      <w:r w:rsidR="001156C1" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296FD771" w14:textId="7A4C2C07" w:rsidR="009D46FE" w:rsidRDefault="001156C1" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> Infant can be taken orally or through an enteral feeding tube. In this case, it will be administered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>orally/by tube</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00360A04" w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0C6A66" w14:textId="42A8E17E" w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B" w:rsidRDefault="00360A04" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>INCLUDE IF APPROPRIATE</w:t>
       </w:r>
-      <w:r w:rsidR="004C0020" w:rsidRPr="00F27A98">
-[...14 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">: My patient requires a fluid restriction of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>VOLUME</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>mL/fl oz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> and will not be able to meet calorie needs from standard infant formula due to the volume of intake that would be required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E164ACF" w14:textId="7890F18A" w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B" w:rsidRDefault="003123EC" w:rsidP="00ED1D5B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> sole source of nutrition.</w:t>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06D9C" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">Infant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07E1C" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="00ED1D5B">
+        <w:t>unique</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> among nutritional interventions available to manage</w:t>
+      </w:r>
+      <w:r w:rsidR="00122F3E" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> growth failure, risk of growth failure, increased energy requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00067F61" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00122F3E" w:rsidRPr="00ED1D5B">
+        <w:t>fluid restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="00067F61" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> and/or malnutrition</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB7C32E" w14:textId="77777777" w:rsidR="00340424" w:rsidRPr="00F27A98" w:rsidRDefault="00340424" w:rsidP="00340424">
-[...476 lines deleted...]
-    <w:p w14:paraId="2DC8A83C" w14:textId="4E73E5E3" w:rsidR="00CF1C56" w:rsidRPr="00F27A98" w:rsidRDefault="00EB3B4F" w:rsidP="00E10DEE">
+    <w:p w14:paraId="2DC8A83C" w14:textId="4E73E5E3" w:rsidR="003A7062" w:rsidRDefault="00EB3B4F" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="006A0294" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006A0294" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">linically shown to </w:t>
       </w:r>
-      <w:r w:rsidR="006651D2" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006651D2" w:rsidRPr="00ED1D5B">
         <w:t>support catch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="006651D2" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006651D2" w:rsidRPr="00ED1D5B">
         <w:t>up growth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> in infants with various causes of growth failure</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk53476088"/>
-      <w:r w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5DbGFya2U8L0F1dGhvcj48WWVhcj4yMDA3PC9ZZWFyPjxS
 ZWNOdW0+MTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQiPjEt
 Mzwvc3R5bGU+PC9EaXNwbGF5VGV4dD48cmVjb3JkPjxyZWMtbnVtYmVyPjE8L3JlYy1udW1iZXI+
 PGZvcmVpZ24ta2V5cz48a2V5IGFwcD0iRU4iIGRiLWlkPSIwZnYwZXJ4dDBldnNmM2VkZWF1NWQy
 enJ4ZmY1ZHh3cjlzejUiIHRpbWVzdGFtcD0iMTU4MTQ1MzQ1NSI+MTwva2V5PjwvZm9yZWlnbi1r
 ZXlzPjxyZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJp
 YnV0b3JzPjxhdXRob3JzPjxhdXRob3I+Q2xhcmtlLCBTLiBFLjwvYXV0aG9yPjxhdXRob3I+RXZh
 bnMsIFMuPC9hdXRob3I+PGF1dGhvcj5NYWNkb25hbGQsIEEuPC9hdXRob3I+PGF1dGhvcj5EYXZp
 ZXMsIFAuPC9hdXRob3I+PGF1dGhvcj5Cb290aCwgSS4gVy48L2F1dGhvcj48L2F1dGhvcnM+PC9j
 b250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5EaWV0ZXRpYyBEZXBhcnRtZW50LCBCaXJtaW5naGFt
 IENoaWxkcmVuJmFwb3M7cyBIb3NwaXRhbCwgU3RlZWxob3VzZSBMYW5lLCBCaXJtaW5naGFtLCBV
 Sy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRsZT5SYW5kb21pemVkIGNvbXBhcmlzb24gb2Yg
 YSBudXRyaWVudC1kZW5zZSBmb3JtdWxhIHdpdGggYW4gZW5lcmd5LXN1cHBsZW1lbnRlZCBmb3Jt
 dWxhIGZvciBpbmZhbnRzIHdpdGggZmFsdGVyaW5nIGdyb3d0aDwvdGl0bGU+PHNlY29uZGFyeS10
 aXRsZT5KIEh1bSBOdXRyIERpZXQ8L3NlY29uZGFyeS10aXRsZT48YWx0LXRpdGxlPkpvdXJuYWwg
 b2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBv
 ZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxw
 ZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkogSHVtIE51dHIgRGlldDwvZnVsbC10aXRsZT48YWJici0x
 PkpvdXJuYWwgb2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwg
 am91cm5hbCBvZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWJici0xPjwvcGVy
 aW9kaWNhbD48YWx0LXBlcmlvZGljYWw+PGZ1bGwtdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9mdWxs
 LXRpdGxlPjxhYmJyLTE+Sm91cm5hbCBvZiBodW1hbiBudXRyaXRpb24gYW5kIGRpZXRldGljcyA6
 IHRoZSBvZmZpY2lhbCBqb3VybmFsIG9mIHRoZSBCcml0aXNoIERpZXRldGljIEFzc29jaWF0aW9u
@@ -1150,59 +810,59 @@
 ZSBVbml0IGF0IEhvc3BpdGFsIGRhIENyaWFuw6dhIFNhbnRvIEFudMO0bmlvLCBQb3J0byBBbGVn
 cmUsIEJyYXppbC4mI3hEO0Z1bmRhw6fDo28gRmFjdWxkYWRlIEZlZGVyYWwgZGUgQ2nDqm5jaWFz
 IGRhIFNhw7pkZSBkZSBQb3J0byBBbGVncmUsIFBvcnRvIEFsZWdyZSwgQnJhemlsLiYjeEQ7UG9z
 dGdyYWR1YXRlIFByb2dyYW1tZSBvZiBQZWRpYXRyaWNzLCBVbml2ZXJzaWRhZGUgRmVkZXJhbCBk
 ZSBDacOqbmNpYXMgZGEgU2HDumRlIGRlIFBvcnRvIEFsZWdyZSwgUG9ydG8gQWxlZ3JlLCBCcmF6
 aWwuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+VG9sZXJhYmlsaXR5IGFuZCBFZmZlY3Rz
 IG9mIHRoZSBVc2Ugb2YgRW5lcmd5LUVucmljaGVkIEluZmFudCBGb3JtdWxhIEFmdGVyIENvbmdl
 bml0YWwgSGVhcnQgU3VyZ2VyeTogQSBSYW5kb21pemVkIENvbnRyb2xsZWQgVHJpYWw8L3RpdGxl
 PjxzZWNvbmRhcnktdGl0bGU+SlBFTiBKIFBhcmVudGVyIEVudGVyYWwgTnV0cjwvc2Vjb25kYXJ5
 LXRpdGxlPjxhbHQtdGl0bGU+SlBFTi4gSm91cm5hbCBvZiBwYXJlbnRlcmFsIGFuZCBlbnRlcmFs
 IG51dHJpdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkpQ
 RU4gSiBQYXJlbnRlciBFbnRlcmFsIE51dHI8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdl
 cz4zNDgtMzU0PC9wYWdlcz48dm9sdW1lPjQ0PC92b2x1bWU+PG51bWJlcj4yPC9udW1iZXI+PGVk
 aXRpb24+MjAxOS8wMy8yMzwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+aGVhcnQgZGlzZWFz
 ZXM8L2tleXdvcmQ+PGtleXdvcmQ+aW5mYW50IGZvcm11bGE8L2tleXdvcmQ+PGtleXdvcmQ+aW5m
 YW50IG51dHJpdGlvbiBkaXNvcmRlcnM8L2tleXdvcmQ+PC9rZXl3b3Jkcz48ZGF0ZXM+PHllYXI+
 MjAyMDwveWVhcj48cHViLWRhdGVzPjxkYXRlPkZlYjwvZGF0ZT48L3B1Yi1kYXRlcz48L2RhdGVz
 Pjxpc2JuPjAxNDgtNjA3MTwvaXNibj48YWNjZXNzaW9uLW51bT4zMDkwMDI2ODwvYWNjZXNzaW9u
 LW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjEwLjEwMDIvanBlbi4x
 NTMwPC9lbGVjdHJvbmljLXJlc291cmNlLW51bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5M
 TTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVj
 b3JkPjwvQ2l0ZT48L0VuZE5vdGU+
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5DbGFya2U8L0F1dGhvcj48WWVhcj4yMDA3PC9ZZWFyPjxS
 ZWNOdW0+MTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQiPjEt
 Mzwvc3R5bGU+PC9EaXNwbGF5VGV4dD48cmVjb3JkPjxyZWMtbnVtYmVyPjE8L3JlYy1udW1iZXI+
 PGZvcmVpZ24ta2V5cz48a2V5IGFwcD0iRU4iIGRiLWlkPSIwZnYwZXJ4dDBldnNmM2VkZWF1NWQy
 enJ4ZmY1ZHh3cjlzejUiIHRpbWVzdGFtcD0iMTU4MTQ1MzQ1NSI+MTwva2V5PjwvZm9yZWlnbi1r
 ZXlzPjxyZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJp
 YnV0b3JzPjxhdXRob3JzPjxhdXRob3I+Q2xhcmtlLCBTLiBFLjwvYXV0aG9yPjxhdXRob3I+RXZh
 bnMsIFMuPC9hdXRob3I+PGF1dGhvcj5NYWNkb25hbGQsIEEuPC9hdXRob3I+PGF1dGhvcj5EYXZp
 ZXMsIFAuPC9hdXRob3I+PGF1dGhvcj5Cb290aCwgSS4gVy48L2F1dGhvcj48L2F1dGhvcnM+PC9j
 b250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5EaWV0ZXRpYyBEZXBhcnRtZW50LCBCaXJtaW5naGFt
 IENoaWxkcmVuJmFwb3M7cyBIb3NwaXRhbCwgU3RlZWxob3VzZSBMYW5lLCBCaXJtaW5naGFtLCBV
 Sy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRsZT5SYW5kb21pemVkIGNvbXBhcmlzb24gb2Yg
 YSBudXRyaWVudC1kZW5zZSBmb3JtdWxhIHdpdGggYW4gZW5lcmd5LXN1cHBsZW1lbnRlZCBmb3Jt
 dWxhIGZvciBpbmZhbnRzIHdpdGggZmFsdGVyaW5nIGdyb3d0aDwvdGl0bGU+PHNlY29uZGFyeS10
 aXRsZT5KIEh1bSBOdXRyIERpZXQ8L3NlY29uZGFyeS10aXRsZT48YWx0LXRpdGxlPkpvdXJuYWwg
 b2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBv
 ZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxw
 ZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkogSHVtIE51dHIgRGlldDwvZnVsbC10aXRsZT48YWJici0x
 PkpvdXJuYWwgb2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwg
 am91cm5hbCBvZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWJici0xPjwvcGVy
 aW9kaWNhbD48YWx0LXBlcmlvZGljYWw+PGZ1bGwtdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9mdWxs
 LXRpdGxlPjxhYmJyLTE+Sm91cm5hbCBvZiBodW1hbiBudXRyaXRpb24gYW5kIGRpZXRldGljcyA6
 IHRoZSBvZmZpY2lhbCBqb3VybmFsIG9mIHRoZSBCcml0aXNoIERpZXRldGljIEFzc29jaWF0aW9u
@@ -1288,120 +948,116 @@
 ZSBVbml0IGF0IEhvc3BpdGFsIGRhIENyaWFuw6dhIFNhbnRvIEFudMO0bmlvLCBQb3J0byBBbGVn
 cmUsIEJyYXppbC4mI3hEO0Z1bmRhw6fDo28gRmFjdWxkYWRlIEZlZGVyYWwgZGUgQ2nDqm5jaWFz
 IGRhIFNhw7pkZSBkZSBQb3J0byBBbGVncmUsIFBvcnRvIEFsZWdyZSwgQnJhemlsLiYjeEQ7UG9z
 dGdyYWR1YXRlIFByb2dyYW1tZSBvZiBQZWRpYXRyaWNzLCBVbml2ZXJzaWRhZGUgRmVkZXJhbCBk
 ZSBDacOqbmNpYXMgZGEgU2HDumRlIGRlIFBvcnRvIEFsZWdyZSwgUG9ydG8gQWxlZ3JlLCBCcmF6
 aWwuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+VG9sZXJhYmlsaXR5IGFuZCBFZmZlY3Rz
 IG9mIHRoZSBVc2Ugb2YgRW5lcmd5LUVucmljaGVkIEluZmFudCBGb3JtdWxhIEFmdGVyIENvbmdl
 bml0YWwgSGVhcnQgU3VyZ2VyeTogQSBSYW5kb21pemVkIENvbnRyb2xsZWQgVHJpYWw8L3RpdGxl
 PjxzZWNvbmRhcnktdGl0bGU+SlBFTiBKIFBhcmVudGVyIEVudGVyYWwgTnV0cjwvc2Vjb25kYXJ5
 LXRpdGxlPjxhbHQtdGl0bGU+SlBFTi4gSm91cm5hbCBvZiBwYXJlbnRlcmFsIGFuZCBlbnRlcmFs
 IG51dHJpdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkpQ
 RU4gSiBQYXJlbnRlciBFbnRlcmFsIE51dHI8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdl
 cz4zNDgtMzU0PC9wYWdlcz48dm9sdW1lPjQ0PC92b2x1bWU+PG51bWJlcj4yPC9udW1iZXI+PGVk
 aXRpb24+MjAxOS8wMy8yMzwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+aGVhcnQgZGlzZWFz
 ZXM8L2tleXdvcmQ+PGtleXdvcmQ+aW5mYW50IGZvcm11bGE8L2tleXdvcmQ+PGtleXdvcmQ+aW5m
 YW50IG51dHJpdGlvbiBkaXNvcmRlcnM8L2tleXdvcmQ+PC9rZXl3b3Jkcz48ZGF0ZXM+PHllYXI+
 MjAyMDwveWVhcj48cHViLWRhdGVzPjxkYXRlPkZlYjwvZGF0ZT48L3B1Yi1kYXRlcz48L2RhdGVz
 Pjxpc2JuPjAxNDgtNjA3MTwvaXNibj48YWNjZXNzaW9uLW51bT4zMDkwMDI2ODwvYWNjZXNzaW9u
 LW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjEwLjEwMDIvanBlbi4x
 NTMwPC9lbGVjdHJvbmljLXJlc291cmNlLW51bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5M
 TTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVj
 b3JkPjwvQ2l0ZT48L0VuZE5vdGU+
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1-3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="172DDF4E" w14:textId="3E1F2222" w:rsidR="00F941E6" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00E10DEE">
+    <w:p w14:paraId="172DDF4E" w14:textId="017C7163" w:rsidR="003A7062" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">upported by </w:t>
+      </w:r>
+      <w:r w:rsidR="00067F61" w:rsidRPr="00ED1D5B">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> clinical studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGUgRXhjbHVkZVllYXI9IjEiPjxBdXRob3I+TnV0cmljaWEgTm9ydGggQW1l
 cmljYTwvQXV0aG9yPjxSZWNOdW0+NjQ8L1JlY051bT48RGlzcGxheVRleHQ+PHN0eWxlIGZhY2U9
 InN1cGVyc2NyaXB0Ij4xLTc8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJl
 cj42NDwvcmVjLW51bWJlcj48Zm9yZWlnbi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBl
 cnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVkeHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDg1NTk2Ij42
 NDwva2V5PjwvZm9yZWlnbi1rZXlzPjxyZWYtdHlwZSBuYW1lPSJXZWIgUGFnZSI+MTI8L3JlZi10
 eXBlPjxjb250cmlidXRvcnM+PGF1dGhvcnM+PGF1dGhvcj5OdXRyaWNpYSBOb3J0aCBBbWVyaWNh
 LDwvYXV0aG9yPjwvYXV0aG9ycz48L2NvbnRyaWJ1dG9ycz48dGl0bGVzPjx0aXRsZT5VbnB1Ymxp
 c2hlZCBjbGluaWNhbCB0cmlhbDwvdGl0bGU+PC90aXRsZXM+PGRhdGVzPjwvZGF0ZXM+PHVybHM+
 PHJlbGF0ZWQtdXJscz48dXJsPmh0dHBzOi8vY2xpbmljYWx0cmlhbHMuZ292L2N0Mi9zaG93L05D
 VDAzNTYzMzkxPC91cmw+PC9yZWxhdGVkLXVybHM+PC91cmxzPjwvcmVjb3JkPjwvQ2l0ZT48Q2l0
 ZT48QXV0aG9yPkNsYXJrZTwvQXV0aG9yPjxZZWFyPjIwMDc8L1llYXI+PFJlY051bT4xPC9SZWNO
 dW0+PHJlY29yZD48cmVjLW51bWJlcj4xPC9yZWMtbnVtYmVyPjxmb3JlaWduLWtleXM+PGtleSBh
 cHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVhdTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1l
 c3RhbXA9IjE1ODE0NTM0NTUiPjE8L2tleT48L2ZvcmVpZ24ta2V5cz48cmVmLXR5cGUgbmFtZT0i
 Sm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+PGNvbnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0
 aG9yPkNsYXJrZSwgUy4gRS48L2F1dGhvcj48YXV0aG9yPkV2YW5zLCBTLjwvYXV0aG9yPjxhdXRo
 b3I+TWFjZG9uYWxkLCBBLjwvYXV0aG9yPjxhdXRob3I+RGF2aWVzLCBQLjwvYXV0aG9yPjxhdXRo
 b3I+Qm9vdGgsIEkuIFcuPC9hdXRob3I+PC9hdXRob3JzPjwvY29udHJpYnV0b3JzPjxhdXRoLWFk
 ZHJlc3M+RGlldGV0aWMgRGVwYXJ0bWVudCwgQmlybWluZ2hhbSBDaGlsZHJlbiZhcG9zO3MgSG9z
 cGl0YWwsIFN0ZWVsaG91c2UgTGFuZSwgQmlybWluZ2hhbSwgVUsuPC9hdXRoLWFkZHJlc3M+PHRp
 dGxlcz48dGl0bGU+UmFuZG9taXplZCBjb21wYXJpc29uIG9mIGEgbnV0cmllbnQtZGVuc2UgZm9y
 bXVsYSB3aXRoIGFuIGVuZXJneS1zdXBwbGVtZW50ZWQgZm9ybXVsYSBmb3IgaW5mYW50cyB3aXRo
@@ -1608,59 +1264,59 @@
 ZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpvdXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMg
 QXNzb2NpYXRpb248L2FiYnItMT48L3BlcmlvZGljYWw+PGFsdC1wZXJpb2RpY2FsPjxmdWxsLXRp
 dGxlPkogSHVtIE51dHIgRGlldDwvZnVsbC10aXRsZT48YWJici0xPkpvdXJuYWwgb2YgaHVtYW4g
 bnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBvZiB0aGUgQnJp
 dGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWJici0xPjwvYWx0LXBlcmlvZGljYWw+PHBhZ2Vz
 PjE5MS03PC9wYWdlcz48dm9sdW1lPjE5PC92b2x1bWU+PG51bWJlcj4zPC9udW1iZXI+PGVkaXRp
 b24+MjAwNi8wNi8wODwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+RG91YmxlLUJsaW5kIE1l
 dGhvZDwva2V5d29yZD48a2V5d29yZD5FbmVyZ3kgSW50YWtlLypwaHlzaW9sb2d5PC9rZXl3b3Jk
 PjxrZXl3b3JkPkZhaWx1cmUgdG8gVGhyaXZlLypkaWV0IHRoZXJhcHk8L2tleXdvcmQ+PGtleXdv
 cmQ+R3Jvd3RoPC9rZXl3b3JkPjxrZXl3b3JkPkh1bWFuczwva2V5d29yZD48a2V5d29yZD5JbmZh
 bnQ8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50IEZvcm11bGEvKmFkbWluaXN0cmF0aW9uICZhbXA7
 IGRvc2FnZTwva2V5d29yZD48a2V5d29yZD4qSW5mYW50IE51dHJpdGlvbmFsIFBoeXNpb2xvZ2lj
 YWwgUGhlbm9tZW5hPC9rZXl3b3JkPjxrZXl3b3JkPkluZmFudCwgTmV3Ym9ybi8qZ3Jvd3RoICZh
 bXA7IGRldmVsb3BtZW50PC9rZXl3b3JkPjxrZXl3b3JkPlN0YXRpc3RpY3MsIE5vbnBhcmFtZXRy
 aWM8L2tleXdvcmQ+PGtleXdvcmQ+Vm9taXRpbmcvKmVwaWRlbWlvbG9neTwva2V5d29yZD48a2V5
 d29yZD5XZWlnaHQgR2Fpbjwva2V5d29yZD48L2tleXdvcmRzPjxkYXRlcz48eWVhcj4yMDA2PC95
 ZWFyPjxwdWItZGF0ZXM+PGRhdGU+SnVuPC9kYXRlPjwvcHViLWRhdGVzPjwvZGF0ZXM+PGlzYm4+
 MDk1Mi0zODcxIChQcmludCkmI3hEOzA5NTItMzg3MTwvaXNibj48YWNjZXNzaW9uLW51bT4xNjc1
 NjUzNDwvYWNjZXNzaW9uLW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVt
 PjEwLjExMTEvai4xMzY1LTI3N1guMjAwNi4wMDY4OS54PC9lbGVjdHJvbmljLXJlc291cmNlLW51
 bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5MTTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVy
 PjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVjb3JkPjwvQ2l0ZT48L0VuZE5vdGU+AG==
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGUgRXhjbHVkZVllYXI9IjEiPjxBdXRob3I+TnV0cmljaWEgTm9ydGggQW1l
 cmljYTwvQXV0aG9yPjxSZWNOdW0+NjQ8L1JlY051bT48RGlzcGxheVRleHQ+PHN0eWxlIGZhY2U9
 InN1cGVyc2NyaXB0Ij4xLTc8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJl
 cj42NDwvcmVjLW51bWJlcj48Zm9yZWlnbi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBl
 cnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVkeHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDg1NTk2Ij42
 NDwva2V5PjwvZm9yZWlnbi1rZXlzPjxyZWYtdHlwZSBuYW1lPSJXZWIgUGFnZSI+MTI8L3JlZi10
 eXBlPjxjb250cmlidXRvcnM+PGF1dGhvcnM+PGF1dGhvcj5OdXRyaWNpYSBOb3J0aCBBbWVyaWNh
 LDwvYXV0aG9yPjwvYXV0aG9ycz48L2NvbnRyaWJ1dG9ycz48dGl0bGVzPjx0aXRsZT5VbnB1Ymxp
 c2hlZCBjbGluaWNhbCB0cmlhbDwvdGl0bGU+PC90aXRsZXM+PGRhdGVzPjwvZGF0ZXM+PHVybHM+
 PHJlbGF0ZWQtdXJscz48dXJsPmh0dHBzOi8vY2xpbmljYWx0cmlhbHMuZ292L2N0Mi9zaG93L05D
 VDAzNTYzMzkxPC91cmw+PC9yZWxhdGVkLXVybHM+PC91cmxzPjwvcmVjb3JkPjwvQ2l0ZT48Q2l0
 ZT48QXV0aG9yPkNsYXJrZTwvQXV0aG9yPjxZZWFyPjIwMDc8L1llYXI+PFJlY051bT4xPC9SZWNO
 dW0+PHJlY29yZD48cmVjLW51bWJlcj4xPC9yZWMtbnVtYmVyPjxmb3JlaWduLWtleXM+PGtleSBh
 cHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVhdTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1l
 c3RhbXA9IjE1ODE0NTM0NTUiPjE8L2tleT48L2ZvcmVpZ24ta2V5cz48cmVmLXR5cGUgbmFtZT0i
 Sm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+PGNvbnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0
 aG9yPkNsYXJrZSwgUy4gRS48L2F1dGhvcj48YXV0aG9yPkV2YW5zLCBTLjwvYXV0aG9yPjxhdXRo
 b3I+TWFjZG9uYWxkLCBBLjwvYXV0aG9yPjxhdXRob3I+RGF2aWVzLCBQLjwvYXV0aG9yPjxhdXRo
 b3I+Qm9vdGgsIEkuIFcuPC9hdXRob3I+PC9hdXRob3JzPjwvY29udHJpYnV0b3JzPjxhdXRoLWFk
 ZHJlc3M+RGlldGV0aWMgRGVwYXJ0bWVudCwgQmlybWluZ2hhbSBDaGlsZHJlbiZhcG9zO3MgSG9z
 cGl0YWwsIFN0ZWVsaG91c2UgTGFuZSwgQmlybWluZ2hhbSwgVUsuPC9hdXRoLWFkZHJlc3M+PHRp
 dGxlcz48dGl0bGU+UmFuZG9taXplZCBjb21wYXJpc29uIG9mIGEgbnV0cmllbnQtZGVuc2UgZm9y
 bXVsYSB3aXRoIGFuIGVuZXJneS1zdXBwbGVtZW50ZWQgZm9ybXVsYSBmb3IgaW5mYW50cyB3aXRo
@@ -1867,274 +1523,212 @@
 ZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpvdXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMg
 QXNzb2NpYXRpb248L2FiYnItMT48L3BlcmlvZGljYWw+PGFsdC1wZXJpb2RpY2FsPjxmdWxsLXRp
 dGxlPkogSHVtIE51dHIgRGlldDwvZnVsbC10aXRsZT48YWJici0xPkpvdXJuYWwgb2YgaHVtYW4g
 bnV0cml0aW9uIGFuZCBkaWV0ZXRpY3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBvZiB0aGUgQnJp
 dGlzaCBEaWV0ZXRpYyBBc3NvY2lhdGlvbjwvYWJici0xPjwvYWx0LXBlcmlvZGljYWw+PHBhZ2Vz
 PjE5MS03PC9wYWdlcz48dm9sdW1lPjE5PC92b2x1bWU+PG51bWJlcj4zPC9udW1iZXI+PGVkaXRp
 b24+MjAwNi8wNi8wODwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+RG91YmxlLUJsaW5kIE1l
 dGhvZDwva2V5d29yZD48a2V5d29yZD5FbmVyZ3kgSW50YWtlLypwaHlzaW9sb2d5PC9rZXl3b3Jk
 PjxrZXl3b3JkPkZhaWx1cmUgdG8gVGhyaXZlLypkaWV0IHRoZXJhcHk8L2tleXdvcmQ+PGtleXdv
 cmQ+R3Jvd3RoPC9rZXl3b3JkPjxrZXl3b3JkPkh1bWFuczwva2V5d29yZD48a2V5d29yZD5JbmZh
 bnQ8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50IEZvcm11bGEvKmFkbWluaXN0cmF0aW9uICZhbXA7
 IGRvc2FnZTwva2V5d29yZD48a2V5d29yZD4qSW5mYW50IE51dHJpdGlvbmFsIFBoeXNpb2xvZ2lj
 YWwgUGhlbm9tZW5hPC9rZXl3b3JkPjxrZXl3b3JkPkluZmFudCwgTmV3Ym9ybi8qZ3Jvd3RoICZh
 bXA7IGRldmVsb3BtZW50PC9rZXl3b3JkPjxrZXl3b3JkPlN0YXRpc3RpY3MsIE5vbnBhcmFtZXRy
 aWM8L2tleXdvcmQ+PGtleXdvcmQ+Vm9taXRpbmcvKmVwaWRlbWlvbG9neTwva2V5d29yZD48a2V5
 d29yZD5XZWlnaHQgR2Fpbjwva2V5d29yZD48L2tleXdvcmRzPjxkYXRlcz48eWVhcj4yMDA2PC95
 ZWFyPjxwdWItZGF0ZXM+PGRhdGU+SnVuPC9kYXRlPjwvcHViLWRhdGVzPjwvZGF0ZXM+PGlzYm4+
 MDk1Mi0zODcxIChQcmludCkmI3hEOzA5NTItMzg3MTwvaXNibj48YWNjZXNzaW9uLW51bT4xNjc1
 NjUzNDwvYWNjZXNzaW9uLW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVt
 PjEwLjExMTEvai4xMzY1LTI3N1guMjAwNi4wMDY4OS54PC9lbGVjdHJvbmljLXJlc291cmNlLW51
 bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5MTTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVy
 PjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVjb3JkPjwvQ2l0ZT48L0VuZE5vdGU+AG==
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1-7</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002E1685" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="002E1685" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D667E10" w14:textId="540A09C7" w:rsidR="00EB3B4F" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00E10DEE">
+    <w:p w14:paraId="4D667E10" w14:textId="540A09C7" w:rsidR="003A7062" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">provides </w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>10.3% of energy from pr</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:t>otein</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00CA42D5" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>meet</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> expert recommendations</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk52629831"/>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> to support appropriate catch-up growth and achievement of appropriate body composition</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE &lt;EndNote&gt;&lt;Cite ExcludeYear="1"&gt;&lt;Author&gt;World Health Organization&lt;/Author&gt;&lt;Year&gt;2007&lt;/Year&gt;&lt;RecNum&gt;47&lt;/RecNum&gt;&lt;DisplayText&gt;&lt;style face="superscript"&gt;8&lt;/style&gt;&lt;/DisplayText&gt;&lt;record&gt;&lt;rec-number&gt;47&lt;/rec-number&gt;&lt;foreign-keys&gt;&lt;key app="EN" db-id="0fv0erxt0evsf3edeau5d2zrxff5dxwr9sz5" timestamp="1590069038"&gt;47&lt;/key&gt;&lt;/foreign-keys&gt;&lt;ref-type name="Report"&gt;27&lt;/ref-type&gt;&lt;contributors&gt;&lt;authors&gt;&lt;author&gt;World Health Organization; Food and Agriculture Organization of the United Nations; United Nations University,&lt;/author&gt;&lt;/authors&gt;&lt;/contributors&gt;&lt;titles&gt;&lt;title&gt;Protein and amino acid requirements in human nutrition: report of a joint FAO/WHO/UNU expert consultation.&lt;/title&gt;&lt;secondary-title&gt;WHO Technical Report Series&lt;/secondary-title&gt;&lt;/titles&gt;&lt;num-vols&gt;935&lt;/num-vols&gt;&lt;dates&gt;&lt;year&gt;2007&lt;/year&gt;&lt;/dates&gt;&lt;urls&gt;&lt;/urls&gt;&lt;/record&gt;&lt;/Cite&gt;&lt;/EndNote&gt;</w:instrText>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> - the only formula that meets these targets</w:t>
+      <w:r w:rsidR="00CA42D5" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42D5" w:rsidRPr="00ED1D5B">
+        <w:t>- the only formula that meets these target</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7062">
+        <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FCE339" w14:textId="71CBAE28" w:rsidR="00340424" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00E10DEE">
+    <w:p w14:paraId="62FCE339" w14:textId="71CBAE28" w:rsidR="003A7062" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">contains </w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">25% more protein per 100 calories than </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B">
         <w:t>available energy-dense</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> term</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> infant formulas</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB3B4F" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">shown </w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>to support growth and promote anabolism</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5DbGFya2U8L0F1dGhvcj48WWVhcj4yMDA3PC9ZZWFyPjxS
 ZWNOdW0+MTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQiPjEs
 NSw2LDk8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJlcj4xPC9yZWMtbnVt
 YmVyPjxmb3JlaWduLWtleXM+PGtleSBhcHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVh
 dTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1lc3RhbXA9IjE1ODE0NTM0NTUiPjE8L2tleT48L2ZvcmVp
 Z24ta2V5cz48cmVmLXR5cGUgbmFtZT0iSm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+PGNv
 bnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0aG9yPkNsYXJrZSwgUy4gRS48L2F1dGhvcj48YXV0aG9y
 PkV2YW5zLCBTLjwvYXV0aG9yPjxhdXRob3I+TWFjZG9uYWxkLCBBLjwvYXV0aG9yPjxhdXRob3I+
 RGF2aWVzLCBQLjwvYXV0aG9yPjxhdXRob3I+Qm9vdGgsIEkuIFcuPC9hdXRob3I+PC9hdXRob3Jz
 PjwvY29udHJpYnV0b3JzPjxhdXRoLWFkZHJlc3M+RGlldGV0aWMgRGVwYXJ0bWVudCwgQmlybWlu
 Z2hhbSBDaGlsZHJlbiZhcG9zO3MgSG9zcGl0YWwsIFN0ZWVsaG91c2UgTGFuZSwgQmlybWluZ2hh
 bSwgVUsuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+UmFuZG9taXplZCBjb21wYXJpc29u
 IG9mIGEgbnV0cmllbnQtZGVuc2UgZm9ybXVsYSB3aXRoIGFuIGVuZXJneS1zdXBwbGVtZW50ZWQg
 Zm9ybXVsYSBmb3IgaW5mYW50cyB3aXRoIGZhbHRlcmluZyBncm93dGg8L3RpdGxlPjxzZWNvbmRh
 cnktdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9zZWNvbmRhcnktdGl0bGU+PGFsdC10aXRsZT5Kb3Vy
 bmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpvdXJu
 YWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FsdC10aXRsZT48L3RpdGxl
 cz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5KIEh1bSBOdXRyIERpZXQ8L2Z1bGwtdGl0bGU+PGFi
 YnItMT5Kb3VybmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmlj
 aWFsIGpvdXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FiYnItMT48
 L3BlcmlvZGljYWw+PGFsdC1wZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkogSHVtIE51dHIgRGlldDwv
 ZnVsbC10aXRsZT48YWJici0xPkpvdXJuYWwgb2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRp
 Y3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBvZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lh
 dGlvbjwvYWJici0xPjwvYWx0LXBlcmlvZGljYWw+PHBhZ2VzPjMyOS0zOTwvcGFnZXM+PHZvbHVt
@@ -2253,60 +1847,54 @@
 aXMgQ2hpbGQ8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdlcz44MTctMjI8L3BhZ2VzPjx2
 b2x1bWU+OTY8L3ZvbHVtZT48bnVtYmVyPjk8L251bWJlcj48a2V5d29yZHM+PGtleXdvcmQ+QW1p
 bm8gQWNpZHMvYmxvb2Q8L2tleXdvcmQ+PGtleXdvcmQ+QnJvbmNoaW9saXRpcywgVmlyYWwvbWV0
 YWJvbGlzbS8qdGhlcmFweTwva2V5d29yZD48a2V5d29yZD5Dcml0aWNhbCBJbGxuZXNzL3RoZXJh
 cHk8L2tleXdvcmQ+PGtleXdvcmQ+RGlldGFyeSBQcm90ZWlucy8qYWRtaW5pc3RyYXRpb24gJmFt
 cDsgZG9zYWdlPC9rZXl3b3JkPjxrZXl3b3JkPkRvdWJsZS1CbGluZCBNZXRob2Q8L2tleXdvcmQ+
 PGtleXdvcmQ+RW5lcmd5IEludGFrZS8qcGh5c2lvbG9neTwva2V5d29yZD48a2V5d29yZD5FbnRl
 cmFsIE51dHJpdGlvbi9tZXRob2RzPC9rZXl3b3JkPjxrZXl3b3JkPkZlbWFsZTwva2V5d29yZD48
 a2V5d29yZD5IdW1hbnM8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50PC9rZXl3b3JkPjxrZXl3b3Jk
 PkluZmFudCBGb3JtdWxhLypjaGVtaXN0cnk8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50IE51dHJp
 dGlvbmFsIFBoeXNpb2xvZ2ljYWwgUGhlbm9tZW5hL3BoeXNpb2xvZ3k8L2tleXdvcmQ+PGtleXdv
 cmQ+TWFsZTwva2V5d29yZD48a2V5d29yZD5OdXRyaXRpb25hbCBTdXBwb3J0PC9rZXl3b3JkPjxr
 ZXl3b3JkPlByb3RlaW4gQmlvc3ludGhlc2lzL2RydWcgZWZmZWN0czwva2V5d29yZD48a2V5d29y
 ZD5Qcm90ZWlucy9tZXRhYm9saXNtPC9rZXl3b3JkPjxrZXl3b3JkPlRyZWF0bWVudCBPdXRjb21l
 PC9rZXl3b3JkPjwva2V5d29yZHM+PGRhdGVzPjx5ZWFyPjIwMTE8L3llYXI+PHB1Yi1kYXRlcz48
 ZGF0ZT5TZXA8L2RhdGU+PC9wdWItZGF0ZXM+PC9kYXRlcz48aXNibj4xNDY4LTIwNDQgKEVsZWN0
 cm9uaWMpJiN4RDswMDAzLTk4ODggKExpbmtpbmcpPC9pc2JuPjxhY2Nlc3Npb24tbnVtPjIxNjcz
 MTgzPC9hY2Nlc3Npb24tbnVtPjx1cmxzPjxyZWxhdGVkLXVybHM+PHVybD5odHRwczovL3d3dy5u
 Y2JpLm5sbS5uaWguZ292L3B1Ym1lZC8yMTY3MzE4MzwvdXJsPjwvcmVsYXRlZC11cmxzPjwvdXJs
 cz48Y3VzdG9tMj5QTUMzMTU1MTE5PC9jdXN0b20yPjxlbGVjdHJvbmljLXJlc291cmNlLW51bT4x
 MC4xMTM2L2FkYy4yMDEwLjE4NTYzNzwvZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+PC9yZWNvcmQ+
 PC9DaXRlPjwvRW5kTm90ZT5=
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5DbGFya2U8L0F1dGhvcj48WWVhcj4yMDA3PC9ZZWFyPjxS
 ZWNOdW0+MTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQiPjEs
 NSw2LDk8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJlcj4xPC9yZWMtbnVt
 YmVyPjxmb3JlaWduLWtleXM+PGtleSBhcHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVh
 dTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1lc3RhbXA9IjE1ODE0NTM0NTUiPjE8L2tleT48L2ZvcmVp
 Z24ta2V5cz48cmVmLXR5cGUgbmFtZT0iSm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+PGNv
 bnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0aG9yPkNsYXJrZSwgUy4gRS48L2F1dGhvcj48YXV0aG9y
 PkV2YW5zLCBTLjwvYXV0aG9yPjxhdXRob3I+TWFjZG9uYWxkLCBBLjwvYXV0aG9yPjxhdXRob3I+
 RGF2aWVzLCBQLjwvYXV0aG9yPjxhdXRob3I+Qm9vdGgsIEkuIFcuPC9hdXRob3I+PC9hdXRob3Jz
 PjwvY29udHJpYnV0b3JzPjxhdXRoLWFkZHJlc3M+RGlldGV0aWMgRGVwYXJ0bWVudCwgQmlybWlu
 Z2hhbSBDaGlsZHJlbiZhcG9zO3MgSG9zcGl0YWwsIFN0ZWVsaG91c2UgTGFuZSwgQmlybWluZ2hh
 bSwgVUsuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+UmFuZG9taXplZCBjb21wYXJpc29u
 IG9mIGEgbnV0cmllbnQtZGVuc2UgZm9ybXVsYSB3aXRoIGFuIGVuZXJneS1zdXBwbGVtZW50ZWQg
 Zm9ybXVsYSBmb3IgaW5mYW50cyB3aXRoIGZhbHRlcmluZyBncm93dGg8L3RpdGxlPjxzZWNvbmRh
 cnktdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9zZWNvbmRhcnktdGl0bGU+PGFsdC10aXRsZT5Kb3Vy
 bmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpvdXJu
 YWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FsdC10aXRsZT48L3RpdGxl
 cz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5KIEh1bSBOdXRyIERpZXQ8L2Z1bGwtdGl0bGU+PGFi
 YnItMT5Kb3VybmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmlj
 aWFsIGpvdXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FiYnItMT48
 L3BlcmlvZGljYWw+PGFsdC1wZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkogSHVtIE51dHIgRGlldDwv
 ZnVsbC10aXRsZT48YWJici0xPkpvdXJuYWwgb2YgaHVtYW4gbnV0cml0aW9uIGFuZCBkaWV0ZXRp
 Y3MgOiB0aGUgb2ZmaWNpYWwgam91cm5hbCBvZiB0aGUgQnJpdGlzaCBEaWV0ZXRpYyBBc3NvY2lh
 dGlvbjwvYWJici0xPjwvYWx0LXBlcmlvZGljYWw+PHBhZ2VzPjMyOS0zOTwvcGFnZXM+PHZvbHVt
@@ -2425,156 +2013,109 @@
 aXMgQ2hpbGQ8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdlcz44MTctMjI8L3BhZ2VzPjx2
 b2x1bWU+OTY8L3ZvbHVtZT48bnVtYmVyPjk8L251bWJlcj48a2V5d29yZHM+PGtleXdvcmQ+QW1p
 bm8gQWNpZHMvYmxvb2Q8L2tleXdvcmQ+PGtleXdvcmQ+QnJvbmNoaW9saXRpcywgVmlyYWwvbWV0
 YWJvbGlzbS8qdGhlcmFweTwva2V5d29yZD48a2V5d29yZD5Dcml0aWNhbCBJbGxuZXNzL3RoZXJh
 cHk8L2tleXdvcmQ+PGtleXdvcmQ+RGlldGFyeSBQcm90ZWlucy8qYWRtaW5pc3RyYXRpb24gJmFt
 cDsgZG9zYWdlPC9rZXl3b3JkPjxrZXl3b3JkPkRvdWJsZS1CbGluZCBNZXRob2Q8L2tleXdvcmQ+
 PGtleXdvcmQ+RW5lcmd5IEludGFrZS8qcGh5c2lvbG9neTwva2V5d29yZD48a2V5d29yZD5FbnRl
 cmFsIE51dHJpdGlvbi9tZXRob2RzPC9rZXl3b3JkPjxrZXl3b3JkPkZlbWFsZTwva2V5d29yZD48
 a2V5d29yZD5IdW1hbnM8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50PC9rZXl3b3JkPjxrZXl3b3Jk
 PkluZmFudCBGb3JtdWxhLypjaGVtaXN0cnk8L2tleXdvcmQ+PGtleXdvcmQ+SW5mYW50IE51dHJp
 dGlvbmFsIFBoeXNpb2xvZ2ljYWwgUGhlbm9tZW5hL3BoeXNpb2xvZ3k8L2tleXdvcmQ+PGtleXdv
 cmQ+TWFsZTwva2V5d29yZD48a2V5d29yZD5OdXRyaXRpb25hbCBTdXBwb3J0PC9rZXl3b3JkPjxr
 ZXl3b3JkPlByb3RlaW4gQmlvc3ludGhlc2lzL2RydWcgZWZmZWN0czwva2V5d29yZD48a2V5d29y
 ZD5Qcm90ZWlucy9tZXRhYm9saXNtPC9rZXl3b3JkPjxrZXl3b3JkPlRyZWF0bWVudCBPdXRjb21l
 PC9rZXl3b3JkPjwva2V5d29yZHM+PGRhdGVzPjx5ZWFyPjIwMTE8L3llYXI+PHB1Yi1kYXRlcz48
 ZGF0ZT5TZXA8L2RhdGU+PC9wdWItZGF0ZXM+PC9kYXRlcz48aXNibj4xNDY4LTIwNDQgKEVsZWN0
 cm9uaWMpJiN4RDswMDAzLTk4ODggKExpbmtpbmcpPC9pc2JuPjxhY2Nlc3Npb24tbnVtPjIxNjcz
 MTgzPC9hY2Nlc3Npb24tbnVtPjx1cmxzPjxyZWxhdGVkLXVybHM+PHVybD5odHRwczovL3d3dy5u
 Y2JpLm5sbS5uaWguZ292L3B1Ym1lZC8yMTY3MzE4MzwvdXJsPjwvcmVsYXRlZC11cmxzPjwvdXJs
 cz48Y3VzdG9tMj5QTUMzMTU1MTE5PC9jdXN0b20yPjxlbGVjdHJvbmljLXJlc291cmNlLW51bT4x
 MC4xMTM2L2FkYy4yMDEwLjE4NTYzNzwvZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+PC9yZWNvcmQ+
 PC9DaXRlPjwvRW5kTm90ZT5=
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,5,6,9</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DBC467" w14:textId="59E42CB6" w:rsidR="00340424" w:rsidRPr="00F27A98" w:rsidRDefault="00360A04" w:rsidP="00E10DEE">
+    <w:p w14:paraId="62DBC467" w14:textId="59E42CB6" w:rsidR="003A7062" w:rsidRDefault="00360A04" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidR="003A7CC0" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003A7CC0" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve">a concentration of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>30 kcal/fl oz</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> to support growth in volume-restricted infants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27359306" w14:textId="42843EED" w:rsidR="00340424" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00E10DEE">
+    <w:p w14:paraId="27359306" w14:textId="42843EED" w:rsidR="003A7062" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>linically shown to be well-tolerated in infants with various causes of growth failure</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5FdmVsZWVuczwvQXV0aG9yPjxZZWFyPjIwMTk8L1llYXI+
 PFJlY051bT4yOTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQi
 PjEtMzwvc3R5bGU+PC9EaXNwbGF5VGV4dD48cmVjb3JkPjxyZWMtbnVtYmVyPjI5PC9yZWMtbnVt
 YmVyPjxmb3JlaWduLWtleXM+PGtleSBhcHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVh
 dTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1lc3RhbXA9IjE1ODg2MjY3MDAiPjI5PC9rZXk+PC9mb3Jl
 aWduLWtleXM+PHJlZi10eXBlIG5hbWU9IkpvdXJuYWwgQXJ0aWNsZSI+MTc8L3JlZi10eXBlPjxj
 b250cmlidXRvcnM+PGF1dGhvcnM+PGF1dGhvcj5FdmVsZWVucywgUi4gRC48L2F1dGhvcj48YXV0
 aG9yPkR1bmdlbiwgRC4gSy48L2F1dGhvcj48YXV0aG9yPlZlcmJydWdnZW4sIFNjYXQ8L2F1dGhv
 cj48YXV0aG9yPkh1bHN0LCBKLiBNLjwvYXV0aG9yPjxhdXRob3I+Sm9vc3RlbiwgSy4gRi4gTS48
 L2F1dGhvcj48L2F1dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5EZXBhcnRtZW50
 IG9mIFBhZWRpYXRyaWNzIGFuZCBQYWVkaWF0cmljIFN1cmdlcnksIEludGVuc2l2ZSBDYXJlIFVu
 aXQsIEVyYXNtdXMgTUMtU29waGlhIENoaWxkcmVuJmFwb3M7cyBIb3NwaXRhbCwgVW5pdmVyc2l0
 eSBNZWRpY2FsIENlbnRlciBSb3R0ZXJkYW0sIFJvdHRlcmRhbSwgVGhlIE5ldGhlcmxhbmRzLiYj
 eEQ7RGl2aXNpb24gb2YgUGFlZGlhdHJpYyBHYXN0cm9lbnRlcm9sb2d5LCBEZXBhcnRtZW50IG9m
 IFBhZWRpYXRyaWNzLCBFcmFzbXVzIE1DLVNvcGhpYSBDaGlsZHJlbiZhcG9zO3MgSG9zcGl0YWws
 IFVuaXZlcnNpdHkgTWVkaWNhbCBDZW50ZXIgUm90dGVyZGFtLCBSb3R0ZXJkYW0sIFRoZSBOZXRo
 ZXJsYW5kcy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRsZT5XZWlnaHQgaW1wcm92ZW1lbnQg
 d2l0aCB0aGUgdXNlIG9mIHByb3RlaW4gYW5kIGVuZXJneSBlbnJpY2hlZCBudXRyaXRpb25hbCBm
 b3JtdWxhIGluIGluZmFudHMgd2l0aCBhIHByb2xvbmdlZCBQSUNVIHN0YXk8L3RpdGxlPjxzZWNv
 bmRhcnktdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9zZWNvbmRhcnktdGl0bGU+PGFsdC10aXRsZT5K
 b3VybmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpv
 dXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FsdC10aXRsZT48L3Rp
 dGxlcz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5KIEh1bSBOdXRyIERpZXQ8L2Z1bGwtdGl0bGU+
@@ -2660,59 +2201,59 @@
 ZSBVbml0IGF0IEhvc3BpdGFsIGRhIENyaWFuw6dhIFNhbnRvIEFudMO0bmlvLCBQb3J0byBBbGVn
 cmUsIEJyYXppbC4mI3hEO0Z1bmRhw6fDo28gRmFjdWxkYWRlIEZlZGVyYWwgZGUgQ2nDqm5jaWFz
 IGRhIFNhw7pkZSBkZSBQb3J0byBBbGVncmUsIFBvcnRvIEFsZWdyZSwgQnJhemlsLiYjeEQ7UG9z
 dGdyYWR1YXRlIFByb2dyYW1tZSBvZiBQZWRpYXRyaWNzLCBVbml2ZXJzaWRhZGUgRmVkZXJhbCBk
 ZSBDacOqbmNpYXMgZGEgU2HDumRlIGRlIFBvcnRvIEFsZWdyZSwgUG9ydG8gQWxlZ3JlLCBCcmF6
 aWwuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+VG9sZXJhYmlsaXR5IGFuZCBFZmZlY3Rz
 IG9mIHRoZSBVc2Ugb2YgRW5lcmd5LUVucmljaGVkIEluZmFudCBGb3JtdWxhIEFmdGVyIENvbmdl
 bml0YWwgSGVhcnQgU3VyZ2VyeTogQSBSYW5kb21pemVkIENvbnRyb2xsZWQgVHJpYWw8L3RpdGxl
 PjxzZWNvbmRhcnktdGl0bGU+SlBFTiBKIFBhcmVudGVyIEVudGVyYWwgTnV0cjwvc2Vjb25kYXJ5
 LXRpdGxlPjxhbHQtdGl0bGU+SlBFTi4gSm91cm5hbCBvZiBwYXJlbnRlcmFsIGFuZCBlbnRlcmFs
 IG51dHJpdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkpQ
 RU4gSiBQYXJlbnRlciBFbnRlcmFsIE51dHI8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdl
 cz4zNDgtMzU0PC9wYWdlcz48dm9sdW1lPjQ0PC92b2x1bWU+PG51bWJlcj4yPC9udW1iZXI+PGVk
 aXRpb24+MjAxOS8wMy8yMzwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+aGVhcnQgZGlzZWFz
 ZXM8L2tleXdvcmQ+PGtleXdvcmQ+aW5mYW50IGZvcm11bGE8L2tleXdvcmQ+PGtleXdvcmQ+aW5m
 YW50IG51dHJpdGlvbiBkaXNvcmRlcnM8L2tleXdvcmQ+PC9rZXl3b3Jkcz48ZGF0ZXM+PHllYXI+
 MjAyMDwveWVhcj48cHViLWRhdGVzPjxkYXRlPkZlYjwvZGF0ZT48L3B1Yi1kYXRlcz48L2RhdGVz
 Pjxpc2JuPjAxNDgtNjA3MTwvaXNibj48YWNjZXNzaW9uLW51bT4zMDkwMDI2ODwvYWNjZXNzaW9u
 LW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjEwLjEwMDIvanBlbi4x
 NTMwPC9lbGVjdHJvbmljLXJlc291cmNlLW51bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5M
 TTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVj
 b3JkPjwvQ2l0ZT48L0VuZE5vdGU+
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5FdmVsZWVuczwvQXV0aG9yPjxZZWFyPjIwMTk8L1llYXI+
 PFJlY051bT4yOTwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQi
 PjEtMzwvc3R5bGU+PC9EaXNwbGF5VGV4dD48cmVjb3JkPjxyZWMtbnVtYmVyPjI5PC9yZWMtbnVt
 YmVyPjxmb3JlaWduLWtleXM+PGtleSBhcHA9IkVOIiBkYi1pZD0iMGZ2MGVyeHQwZXZzZjNlZGVh
 dTVkMnpyeGZmNWR4d3I5c3o1IiB0aW1lc3RhbXA9IjE1ODg2MjY3MDAiPjI5PC9rZXk+PC9mb3Jl
 aWduLWtleXM+PHJlZi10eXBlIG5hbWU9IkpvdXJuYWwgQXJ0aWNsZSI+MTc8L3JlZi10eXBlPjxj
 b250cmlidXRvcnM+PGF1dGhvcnM+PGF1dGhvcj5FdmVsZWVucywgUi4gRC48L2F1dGhvcj48YXV0
 aG9yPkR1bmdlbiwgRC4gSy48L2F1dGhvcj48YXV0aG9yPlZlcmJydWdnZW4sIFNjYXQ8L2F1dGhv
 cj48YXV0aG9yPkh1bHN0LCBKLiBNLjwvYXV0aG9yPjxhdXRob3I+Sm9vc3RlbiwgSy4gRi4gTS48
 L2F1dGhvcj48L2F1dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5EZXBhcnRtZW50
 IG9mIFBhZWRpYXRyaWNzIGFuZCBQYWVkaWF0cmljIFN1cmdlcnksIEludGVuc2l2ZSBDYXJlIFVu
 aXQsIEVyYXNtdXMgTUMtU29waGlhIENoaWxkcmVuJmFwb3M7cyBIb3NwaXRhbCwgVW5pdmVyc2l0
 eSBNZWRpY2FsIENlbnRlciBSb3R0ZXJkYW0sIFJvdHRlcmRhbSwgVGhlIE5ldGhlcmxhbmRzLiYj
 eEQ7RGl2aXNpb24gb2YgUGFlZGlhdHJpYyBHYXN0cm9lbnRlcm9sb2d5LCBEZXBhcnRtZW50IG9m
 IFBhZWRpYXRyaWNzLCBFcmFzbXVzIE1DLVNvcGhpYSBDaGlsZHJlbiZhcG9zO3MgSG9zcGl0YWws
 IFVuaXZlcnNpdHkgTWVkaWNhbCBDZW50ZXIgUm90dGVyZGFtLCBSb3R0ZXJkYW0sIFRoZSBOZXRo
 ZXJsYW5kcy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRsZT5XZWlnaHQgaW1wcm92ZW1lbnQg
 d2l0aCB0aGUgdXNlIG9mIHByb3RlaW4gYW5kIGVuZXJneSBlbnJpY2hlZCBudXRyaXRpb25hbCBm
 b3JtdWxhIGluIGluZmFudHMgd2l0aCBhIHByb2xvbmdlZCBQSUNVIHN0YXk8L3RpdGxlPjxzZWNv
 bmRhcnktdGl0bGU+SiBIdW0gTnV0ciBEaWV0PC9zZWNvbmRhcnktdGl0bGU+PGFsdC10aXRsZT5K
 b3VybmFsIG9mIGh1bWFuIG51dHJpdGlvbiBhbmQgZGlldGV0aWNzIDogdGhlIG9mZmljaWFsIGpv
 dXJuYWwgb2YgdGhlIEJyaXRpc2ggRGlldGV0aWMgQXNzb2NpYXRpb248L2FsdC10aXRsZT48L3Rp
 dGxlcz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5KIEh1bSBOdXRyIERpZXQ8L2Z1bGwtdGl0bGU+
@@ -2798,162 +2339,137 @@
 ZSBVbml0IGF0IEhvc3BpdGFsIGRhIENyaWFuw6dhIFNhbnRvIEFudMO0bmlvLCBQb3J0byBBbGVn
 cmUsIEJyYXppbC4mI3hEO0Z1bmRhw6fDo28gRmFjdWxkYWRlIEZlZGVyYWwgZGUgQ2nDqm5jaWFz
 IGRhIFNhw7pkZSBkZSBQb3J0byBBbGVncmUsIFBvcnRvIEFsZWdyZSwgQnJhemlsLiYjeEQ7UG9z
 dGdyYWR1YXRlIFByb2dyYW1tZSBvZiBQZWRpYXRyaWNzLCBVbml2ZXJzaWRhZGUgRmVkZXJhbCBk
 ZSBDacOqbmNpYXMgZGEgU2HDumRlIGRlIFBvcnRvIEFsZWdyZSwgUG9ydG8gQWxlZ3JlLCBCcmF6
 aWwuPC9hdXRoLWFkZHJlc3M+PHRpdGxlcz48dGl0bGU+VG9sZXJhYmlsaXR5IGFuZCBFZmZlY3Rz
 IG9mIHRoZSBVc2Ugb2YgRW5lcmd5LUVucmljaGVkIEluZmFudCBGb3JtdWxhIEFmdGVyIENvbmdl
 bml0YWwgSGVhcnQgU3VyZ2VyeTogQSBSYW5kb21pemVkIENvbnRyb2xsZWQgVHJpYWw8L3RpdGxl
 PjxzZWNvbmRhcnktdGl0bGU+SlBFTiBKIFBhcmVudGVyIEVudGVyYWwgTnV0cjwvc2Vjb25kYXJ5
 LXRpdGxlPjxhbHQtdGl0bGU+SlBFTi4gSm91cm5hbCBvZiBwYXJlbnRlcmFsIGFuZCBlbnRlcmFs
 IG51dHJpdGlvbjwvYWx0LXRpdGxlPjwvdGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPkpQ
 RU4gSiBQYXJlbnRlciBFbnRlcmFsIE51dHI8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdl
 cz4zNDgtMzU0PC9wYWdlcz48dm9sdW1lPjQ0PC92b2x1bWU+PG51bWJlcj4yPC9udW1iZXI+PGVk
 aXRpb24+MjAxOS8wMy8yMzwvZWRpdGlvbj48a2V5d29yZHM+PGtleXdvcmQ+aGVhcnQgZGlzZWFz
 ZXM8L2tleXdvcmQ+PGtleXdvcmQ+aW5mYW50IGZvcm11bGE8L2tleXdvcmQ+PGtleXdvcmQ+aW5m
 YW50IG51dHJpdGlvbiBkaXNvcmRlcnM8L2tleXdvcmQ+PC9rZXl3b3Jkcz48ZGF0ZXM+PHllYXI+
 MjAyMDwveWVhcj48cHViLWRhdGVzPjxkYXRlPkZlYjwvZGF0ZT48L3B1Yi1kYXRlcz48L2RhdGVz
 Pjxpc2JuPjAxNDgtNjA3MTwvaXNibj48YWNjZXNzaW9uLW51bT4zMDkwMDI2ODwvYWNjZXNzaW9u
 LW51bT48dXJscz48L3VybHM+PGVsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjEwLjEwMDIvanBlbi4x
 NTMwPC9lbGVjdHJvbmljLXJlc291cmNlLW51bT48cmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPk5M
 TTwvcmVtb3RlLWRhdGFiYXNlLXByb3ZpZGVyPjxsYW5ndWFnZT5lbmc8L2xhbmd1YWdlPjwvcmVj
 b3JkPjwvQ2l0ZT48L0VuZE5vdGU+
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1-3</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="003A7062">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80901F" w14:textId="44C9DB47" w:rsidR="00340424" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00E10DEE">
+    <w:p w14:paraId="4C80901F" w14:textId="44C9DB47" w:rsidR="003A7062" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>utritionally complete</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07567EE4" w14:textId="287E28B4" w:rsidR="00641E64" w:rsidRPr="00F27A98" w:rsidRDefault="00E10DEE" w:rsidP="00CA42D5">
+    <w:p w14:paraId="7391B2FD" w14:textId="112E1C31" w:rsidR="0082083D" w:rsidRPr="0082083D" w:rsidRDefault="00E10DEE" w:rsidP="00ED1D5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t>eady-to-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>feed</w:t>
       </w:r>
-      <w:r w:rsidR="00E534BB" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E534BB" w:rsidRPr="00ED1D5B">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> sterile liquid to reduce the risks of concentration errors</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5BbHRhemFuPC9BdXRob3I+PFllYXI+MjAxOTwvWWVhcj48
 UmVjTnVtPjUwPC9SZWNOdW0+PERpc3BsYXlUZXh0PjxzdHlsZSBmYWNlPSJzdXBlcnNjcmlwdCI+
 MTAtMTI8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJlcj41MDwvcmVjLW51
 bWJlcj48Zm9yZWlnbi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRl
 YXU1ZDJ6cnhmZjVkeHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDY5MDY0Ij41MDwva2V5PjwvZm9y
 ZWlnbi1rZXlzPjxyZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48
 Y29udHJpYnV0b3JzPjxhdXRob3JzPjxhdXRob3I+QWx0YXphbiwgQS4gRC48L2F1dGhvcj48YXV0
 aG9yPkdpbG1vcmUsIEwuIEEuPC9hdXRob3I+PGF1dGhvcj5HdW8sIEouPC9hdXRob3I+PGF1dGhv
 cj5Sb3NlbmJlcmcsIEQuIE0uPC9hdXRob3I+PGF1dGhvcj5Ub3VwbywgRC48L2F1dGhvcj48YXV0
 aG9yPkdvd2lucywgQS48L2F1dGhvcj48YXV0aG9yPkJ1cnRvbiwgSi4gSC48L2F1dGhvcj48YXV0
 aG9yPkJleWwsIFIuIEEuPC9hdXRob3I+PGF1dGhvcj5DaG93LCBDLiBDLjwvYXV0aG9yPjxhdXRo
 b3I+SGFsbCwgSy4gRC48L2F1dGhvcj48YXV0aG9yPlJlZG1hbiwgTC4gTS48L2F1dGhvcj48L2F1
 dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5SZXByb2R1Y3RpdmUgRW5kb2NyaW5v
 bG9neSBhbmQgV29tZW4mYXBvcztzIEhlYWx0aCwgUGVubmluZ3RvbiBCaW9tZWRpY2FsIFJlc2Vh
 cmNoIENlbnRlciwgQmF0b24gUm91Z2UsIExvdWlzaWFuYSwgVW5pdGVkIFN0YXRlcy4mI3hEO05h
 dGlvbmFsIEluc3RpdHV0ZSBvZiBEaWFiZXRlcyBhbmQgRGlnZXN0aXZlIGFuZCBLaWRuZXkgRGlz
 ZWFzZXMgKE5JRERLKSwgTmF0aW9uYWwgSW5zdGl0dXRlcyBvZiBIZWFsdGggKE5JSCksIEJldGhl
 c2RhLCBNYXJ5bGFuZCwgVW5pdGVkIFN0YXRlcy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRs
 ZT5VbmludGVudGlvbmFsIGVycm9yIGluIGZvcm11bGEgcHJlcGFyYXRpb24gYW5kIGl0cyBzaW11
 bGF0ZWQgaW1wYWN0IG9uIGluZmFudCB3ZWlnaHQgYW5kIGFkaXBvc2l0eTwvdGl0bGU+PHNlY29u
 ZGFyeS10aXRsZT5QZWRpYXRyIE9iZXM8L3NlY29uZGFyeS10aXRsZT48L3RpdGxlcz48cGVyaW9k
 aWNhbD48ZnVsbC10aXRsZT5QZWRpYXRyIE9iZXM8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxw
 YWdlcz5lMTI1NjQ8L3BhZ2VzPjx2b2x1bWU+MTQ8L3ZvbHVtZT48bnVtYmVyPjEyPC9udW1iZXI+
@@ -2988,59 +2504,59 @@
 dXRob3I+QW5zZWxsLCBQLjwvYXV0aG9yPjxhdXRob3I+TWFjbGVvZCwgSy4gTC48L2F1dGhvcj48
 L2F1dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5Nb3RoZXIgYW5kIEluZmFudCBS
 ZXNlYXJjaCBVbml0LCBVbml2ZXJzaXR5IG9mIExlZWRzLCAyMiBIeWRlIFRlcnJhY2UsIExlZWRz
 IExTMiA5TE4sIFVLLiBtLmoucmVuZnJld0BsZWVkcy5hYy51azwvYXV0aC1hZGRyZXNzPjx0aXRs
 ZXM+PHRpdGxlPkZvcm11bGEgZmVlZCBwcmVwYXJhdGlvbjogaGVscGluZyByZWR1Y2UgdGhlIHJp
 c2tzOyBhIHN5c3RlbWF0aWMgcmV2aWV3PC90aXRsZT48c2Vjb25kYXJ5LXRpdGxlPkFyY2ggRGlz
 IENoaWxkPC9zZWNvbmRhcnktdGl0bGU+PC90aXRsZXM+PHBlcmlvZGljYWw+PGZ1bGwtdGl0bGU+
 QXJjaCBEaXMgQ2hpbGQ8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdlcz44NTUtODwvcGFn
 ZXM+PHZvbHVtZT44ODwvdm9sdW1lPjxudW1iZXI+MTA8L251bWJlcj48ZWRpdGlvbj4yMDAzLzA5
 LzIzPC9lZGl0aW9uPjxrZXl3b3Jkcz48a2V5d29yZD5BbmltYWxzPC9rZXl3b3JkPjxrZXl3b3Jk
 PkJvdHRsZSBGZWVkaW5nLyphZHZlcnNlIGVmZmVjdHM8L2tleXdvcmQ+PGtleXdvcmQ+Rm9vZCBI
 YW5kbGluZy9tZXRob2RzL3N0YW5kYXJkczwva2V5d29yZD48a2V5d29yZD5IdW1hbnM8L2tleXdv
 cmQ+PGtleXdvcmQ+SW5mYW50PC9rZXl3b3JkPjxrZXl3b3JkPkluZmFudCBGb29kLyphZHZlcnNl
 IGVmZmVjdHMvc3RhbmRhcmRzPC9rZXl3b3JkPjxrZXl3b3JkPk1pbGsvYWR2ZXJzZSBlZmZlY3Rz
 PC9rZXl3b3JkPjxrZXl3b3JkPlJpc2sgRmFjdG9yczwva2V5d29yZD48L2tleXdvcmRzPjxkYXRl
 cz48eWVhcj4yMDAzPC95ZWFyPjxwdWItZGF0ZXM+PGRhdGU+T2N0PC9kYXRlPjwvcHViLWRhdGVz
 PjwvZGF0ZXM+PGlzYm4+MTQ2OC0yMDQ0IChFbGVjdHJvbmljKSYjeEQ7MDAwMy05ODg4IChMaW5r
 aW5nKTwvaXNibj48YWNjZXNzaW9uLW51bT4xNDUwMDMwMTwvYWNjZXNzaW9uLW51bT48dXJscz48
 cmVsYXRlZC11cmxzPjx1cmw+aHR0cHM6Ly93d3cubmNiaS5ubG0ubmloLmdvdi9wdWJtZWQvMTQ1
 MDAzMDE8L3VybD48L3JlbGF0ZWQtdXJscz48L3VybHM+PGN1c3RvbTI+UE1DMTcxOTMwOTwvY3Vz
 dG9tMj48ZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+MTAuMTEzNi9hZGMuODguMTAuODU1PC9lbGVj
 dHJvbmljLXJlc291cmNlLW51bT48L3JlY29yZD48L0NpdGU+PC9FbmROb3RlPn==
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5BbHRhemFuPC9BdXRob3I+PFllYXI+MjAxOTwvWWVhcj48
 UmVjTnVtPjUwPC9SZWNOdW0+PERpc3BsYXlUZXh0PjxzdHlsZSBmYWNlPSJzdXBlcnNjcmlwdCI+
 MTAtMTI8L3N0eWxlPjwvRGlzcGxheVRleHQ+PHJlY29yZD48cmVjLW51bWJlcj41MDwvcmVjLW51
 bWJlcj48Zm9yZWlnbi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRl
 YXU1ZDJ6cnhmZjVkeHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDY5MDY0Ij41MDwva2V5PjwvZm9y
 ZWlnbi1rZXlzPjxyZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48
 Y29udHJpYnV0b3JzPjxhdXRob3JzPjxhdXRob3I+QWx0YXphbiwgQS4gRC48L2F1dGhvcj48YXV0
 aG9yPkdpbG1vcmUsIEwuIEEuPC9hdXRob3I+PGF1dGhvcj5HdW8sIEouPC9hdXRob3I+PGF1dGhv
 cj5Sb3NlbmJlcmcsIEQuIE0uPC9hdXRob3I+PGF1dGhvcj5Ub3VwbywgRC48L2F1dGhvcj48YXV0
 aG9yPkdvd2lucywgQS48L2F1dGhvcj48YXV0aG9yPkJ1cnRvbiwgSi4gSC48L2F1dGhvcj48YXV0
 aG9yPkJleWwsIFIuIEEuPC9hdXRob3I+PGF1dGhvcj5DaG93LCBDLiBDLjwvYXV0aG9yPjxhdXRo
 b3I+SGFsbCwgSy4gRC48L2F1dGhvcj48YXV0aG9yPlJlZG1hbiwgTC4gTS48L2F1dGhvcj48L2F1
 dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5SZXByb2R1Y3RpdmUgRW5kb2NyaW5v
 bG9neSBhbmQgV29tZW4mYXBvcztzIEhlYWx0aCwgUGVubmluZ3RvbiBCaW9tZWRpY2FsIFJlc2Vh
 cmNoIENlbnRlciwgQmF0b24gUm91Z2UsIExvdWlzaWFuYSwgVW5pdGVkIFN0YXRlcy4mI3hEO05h
 dGlvbmFsIEluc3RpdHV0ZSBvZiBEaWFiZXRlcyBhbmQgRGlnZXN0aXZlIGFuZCBLaWRuZXkgRGlz
 ZWFzZXMgKE5JRERLKSwgTmF0aW9uYWwgSW5zdGl0dXRlcyBvZiBIZWFsdGggKE5JSCksIEJldGhl
 c2RhLCBNYXJ5bGFuZCwgVW5pdGVkIFN0YXRlcy48L2F1dGgtYWRkcmVzcz48dGl0bGVzPjx0aXRs
 ZT5VbmludGVudGlvbmFsIGVycm9yIGluIGZvcm11bGEgcHJlcGFyYXRpb24gYW5kIGl0cyBzaW11
 bGF0ZWQgaW1wYWN0IG9uIGluZmFudCB3ZWlnaHQgYW5kIGFkaXBvc2l0eTwvdGl0bGU+PHNlY29u
 ZGFyeS10aXRsZT5QZWRpYXRyIE9iZXM8L3NlY29uZGFyeS10aXRsZT48L3RpdGxlcz48cGVyaW9k
 aWNhbD48ZnVsbC10aXRsZT5QZWRpYXRyIE9iZXM8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxw
 YWdlcz5lMTI1NjQ8L3BhZ2VzPjx2b2x1bWU+MTQ8L3ZvbHVtZT48bnVtYmVyPjEyPC9udW1iZXI+
@@ -3075,100 +2591,96 @@
 dXRob3I+QW5zZWxsLCBQLjwvYXV0aG9yPjxhdXRob3I+TWFjbGVvZCwgSy4gTC48L2F1dGhvcj48
 L2F1dGhvcnM+PC9jb250cmlidXRvcnM+PGF1dGgtYWRkcmVzcz5Nb3RoZXIgYW5kIEluZmFudCBS
 ZXNlYXJjaCBVbml0LCBVbml2ZXJzaXR5IG9mIExlZWRzLCAyMiBIeWRlIFRlcnJhY2UsIExlZWRz
 IExTMiA5TE4sIFVLLiBtLmoucmVuZnJld0BsZWVkcy5hYy51azwvYXV0aC1hZGRyZXNzPjx0aXRs
 ZXM+PHRpdGxlPkZvcm11bGEgZmVlZCBwcmVwYXJhdGlvbjogaGVscGluZyByZWR1Y2UgdGhlIHJp
 c2tzOyBhIHN5c3RlbWF0aWMgcmV2aWV3PC90aXRsZT48c2Vjb25kYXJ5LXRpdGxlPkFyY2ggRGlz
 IENoaWxkPC9zZWNvbmRhcnktdGl0bGU+PC90aXRsZXM+PHBlcmlvZGljYWw+PGZ1bGwtdGl0bGU+
 QXJjaCBEaXMgQ2hpbGQ8L2Z1bGwtdGl0bGU+PC9wZXJpb2RpY2FsPjxwYWdlcz44NTUtODwvcGFn
 ZXM+PHZvbHVtZT44ODwvdm9sdW1lPjxudW1iZXI+MTA8L251bWJlcj48ZWRpdGlvbj4yMDAzLzA5
 LzIzPC9lZGl0aW9uPjxrZXl3b3Jkcz48a2V5d29yZD5BbmltYWxzPC9rZXl3b3JkPjxrZXl3b3Jk
 PkJvdHRsZSBGZWVkaW5nLyphZHZlcnNlIGVmZmVjdHM8L2tleXdvcmQ+PGtleXdvcmQ+Rm9vZCBI
 YW5kbGluZy9tZXRob2RzL3N0YW5kYXJkczwva2V5d29yZD48a2V5d29yZD5IdW1hbnM8L2tleXdv
 cmQ+PGtleXdvcmQ+SW5mYW50PC9rZXl3b3JkPjxrZXl3b3JkPkluZmFudCBGb29kLyphZHZlcnNl
 IGVmZmVjdHMvc3RhbmRhcmRzPC9rZXl3b3JkPjxrZXl3b3JkPk1pbGsvYWR2ZXJzZSBlZmZlY3Rz
 PC9rZXl3b3JkPjxrZXl3b3JkPlJpc2sgRmFjdG9yczwva2V5d29yZD48L2tleXdvcmRzPjxkYXRl
 cz48eWVhcj4yMDAzPC95ZWFyPjxwdWItZGF0ZXM+PGRhdGU+T2N0PC9kYXRlPjwvcHViLWRhdGVz
 PjwvZGF0ZXM+PGlzYm4+MTQ2OC0yMDQ0IChFbGVjdHJvbmljKSYjeEQ7MDAwMy05ODg4IChMaW5r
 aW5nKTwvaXNibj48YWNjZXNzaW9uLW51bT4xNDUwMDMwMTwvYWNjZXNzaW9uLW51bT48dXJscz48
 cmVsYXRlZC11cmxzPjx1cmw+aHR0cHM6Ly93d3cubmNiaS5ubG0ubmloLmdvdi9wdWJtZWQvMTQ1
 MDAzMDE8L3VybD48L3JlbGF0ZWQtdXJscz48L3VybHM+PGN1c3RvbTI+UE1DMTcxOTMwOTwvY3Vz
 dG9tMj48ZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+MTAuMTEzNi9hZGMuODguMTAuODU1PC9lbGVj
 dHJvbmljLXJlc291cmNlLW51bT48L3JlY29yZD48L0NpdGU+PC9FbmROb3RlPn==
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>10-12</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00641E64" w:rsidRPr="00F27A98">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00641E64" w:rsidRPr="00ED1D5B">
         <w:t xml:space="preserve"> and bacterial contamination</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5GYWdlcm1hbjwvQXV0aG9yPjxZZWFyPjE5OTI8L1llYXI+
 PFJlY051bT41MjwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQi
 PjEzLTE1PC9zdHlsZT48L0Rpc3BsYXlUZXh0PjxyZWNvcmQ+PHJlYy1udW1iZXI+NTI8L3JlYy1u
 dW1iZXI+PGZvcmVpZ24ta2V5cz48a2V5IGFwcD0iRU4iIGRiLWlkPSIwZnYwZXJ4dDBldnNmM2Vk
 ZWF1NWQyenJ4ZmY1ZHh3cjlzejUiIHRpbWVzdGFtcD0iMTU5MDA2OTA3MyI+NTI8L2tleT48L2Zv
 cmVpZ24ta2V5cz48cmVmLXR5cGUgbmFtZT0iSm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+
 PGNvbnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0aG9yPkZhZ2VybWFuLCBLLkUuPC9hdXRob3I+PC9h
 dXRob3JzPjwvY29udHJpYnV0b3JzPjx0aXRsZXM+PHRpdGxlPkxpbWl0aW5nIEJhY3RlcmlhbCBD
 b250YW1pbmF0aW9uIG9mIEVudGVyYWwgTnV0cmllbnQgU29sdXRpb25zOiA2LSBZZWFyIEhpc3Rv
 cnkgd2l0aCBSZWR1Y3Rpb24gb2YgQ29udGFtaW5hdGlvbiBhdCBUd28gSW5zdGl0dXRpb25zPC90
 aXRsZT48c2Vjb25kYXJ5LXRpdGxlPk51dHIgQ2xpbiBQcmFjdDwvc2Vjb25kYXJ5LXRpdGxlPjwv
 dGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPk51dHIgQ2xpbiBQcmFjdDwvZnVsbC10aXRs
 ZT48L3BlcmlvZGljYWw+PHBhZ2VzPjMxLTM2PC9wYWdlcz48dm9sdW1lPjc8L3ZvbHVtZT48ZGF0
 ZXM+PHllYXI+MTk5MjwveWVhcj48L2RhdGVzPjx1cmxzPjwvdXJscz48L3JlY29yZD48L0NpdGU+
 PENpdGU+PEF1dGhvcj5MYWJpbmVyLVdvbGZlPC9BdXRob3I+PFllYXI+MjAwODwvWWVhcj48UmVj
 TnVtPjUzPC9SZWNOdW0+PHJlY29yZD48cmVjLW51bWJlcj41MzwvcmVjLW51bWJlcj48Zm9yZWln
 bi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVk
 eHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDY5MDc4Ij41Mzwva2V5PjwvZm9yZWlnbi1rZXlzPjxy
 ZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJpYnV0b3Jz
 PjxhdXRob3JzPjxhdXRob3I+TGFiaW5lci1Xb2xmZSwgSi48L2F1dGhvcj48YXV0aG9yPkZlaW4s
 IFMuIEIuPC9hdXRob3I+PGF1dGhvcj5TaGVhbHksIEsuIFIuPC9hdXRob3I+PC9hdXRob3JzPjwv
 Y29udHJpYnV0b3JzPjxhdXRoLWFkZHJlc3M+Rm9vZCBhbmQgRHJ1ZyBBZG1pbmlzdHJhdGlvbiwg
 Q2VudGVyIGZvciBGb29kIFNhZmV0eSBhbmQgQXBwbGllZCBOdXRyaXRpb24sIDUxMDAgUGFpbnQg
@@ -3190,59 +2702,59 @@
 MDk4LTQyNzUgKEVsZWN0cm9uaWMpJiN4RDswMDMxLTQwMDUgKExpbmtpbmcpPC9pc2JuPjxhY2Nl
 c3Npb24tbnVtPjE4ODI5ODM2PC9hY2Nlc3Npb24tbnVtPjx1cmxzPjxyZWxhdGVkLXVybHM+PHVy
 bD5odHRwczovL3d3dy5uY2JpLm5sbS5uaWguZ292L3B1Ym1lZC8xODgyOTgzNjwvdXJsPjwvcmVs
 YXRlZC11cmxzPjwvdXJscz48ZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+MTAuMTU0Mi9wZWRzLjIw
 MDgtMTMxNWs8L2VsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjwvcmVjb3JkPjwvQ2l0ZT48Q2l0ZT48
 QXV0aG9yPlJvY2hhIENhcnZhbGhvPC9BdXRob3I+PFllYXI+MjAwMDwvWWVhcj48UmVjTnVtPjUx
 PC9SZWNOdW0+PHJlY29yZD48cmVjLW51bWJlcj41MTwvcmVjLW51bWJlcj48Zm9yZWlnbi1rZXlz
 PjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVkeHdyOXN6
 NSIgdGltZXN0YW1wPSIxNTkwMDY5MDY5Ij41MTwva2V5PjwvZm9yZWlnbi1rZXlzPjxyZWYtdHlw
 ZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJpYnV0b3JzPjxhdXRo
 b3JzPjxhdXRob3I+Um9jaGEgQ2FydmFsaG8sIE0uTC48L2F1dGhvcj48YXV0aG9yPkJlbmluZ2Eg
 TW9yYWlzLCBULjwvYXV0aG9yPjxhdXRob3I+RmVycmF6IEFtYXJhLCBELjwvYXV0aG9yPjxhdXRo
 b3I+U2lndWxlbSwgRC5NLjwvYXV0aG9yPjwvYXV0aG9ycz48L2NvbnRyaWJ1dG9ycz48dGl0bGVz
 Pjx0aXRsZT5IYXphcmQgYW5hbHlzaXMgYW5kIGNyaXRpY2FsIGNvbnRyb2wgcG9pbnQgc3lzdGVt
 IGFwcHJvYWNoIGluIHRoZSBldmFsdWF0aW9uIG9mIGVudmlyb25tZW50YWwgYW5kIHByb2NlZHVy
 YWwgc291cmNlcyBvZiBjb250YW1pbmF0aW9uIG9mIGVudGVyYWwgZmVlZGluZ3MgaW4gdGhyZWUg
 aG9zcGl0YWxzPC90aXRsZT48c2Vjb25kYXJ5LXRpdGxlPkpQRU4gSiBQYXJlbnRlciBFbnRlcmFs
 IE51dHI8L3NlY29uZGFyeS10aXRsZT48L3RpdGxlcz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5K
 UEVOIEogUGFyZW50ZXIgRW50ZXJhbCBOdXRyPC9mdWxsLXRpdGxlPjwvcGVyaW9kaWNhbD48cGFn
 ZXM+Mjk2LTMwMzwvcGFnZXM+PHZvbHVtZT4yNDwvdm9sdW1lPjxudW0tdm9scz41PC9udW0tdm9s
 cz48ZGF0ZXM+PHllYXI+MjAwMDwveWVhcj48L2RhdGVzPjx1cmxzPjwvdXJscz48L3JlY29yZD48
 L0NpdGU+PC9FbmROb3RlPgB=
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:fldData xml:space="preserve">PEVuZE5vdGU+PENpdGU+PEF1dGhvcj5GYWdlcm1hbjwvQXV0aG9yPjxZZWFyPjE5OTI8L1llYXI+
 PFJlY051bT41MjwvUmVjTnVtPjxEaXNwbGF5VGV4dD48c3R5bGUgZmFjZT0ic3VwZXJzY3JpcHQi
 PjEzLTE1PC9zdHlsZT48L0Rpc3BsYXlUZXh0PjxyZWNvcmQ+PHJlYy1udW1iZXI+NTI8L3JlYy1u
 dW1iZXI+PGZvcmVpZ24ta2V5cz48a2V5IGFwcD0iRU4iIGRiLWlkPSIwZnYwZXJ4dDBldnNmM2Vk
 ZWF1NWQyenJ4ZmY1ZHh3cjlzejUiIHRpbWVzdGFtcD0iMTU5MDA2OTA3MyI+NTI8L2tleT48L2Zv
 cmVpZ24ta2V5cz48cmVmLXR5cGUgbmFtZT0iSm91cm5hbCBBcnRpY2xlIj4xNzwvcmVmLXR5cGU+
 PGNvbnRyaWJ1dG9ycz48YXV0aG9ycz48YXV0aG9yPkZhZ2VybWFuLCBLLkUuPC9hdXRob3I+PC9h
 dXRob3JzPjwvY29udHJpYnV0b3JzPjx0aXRsZXM+PHRpdGxlPkxpbWl0aW5nIEJhY3RlcmlhbCBD
 b250YW1pbmF0aW9uIG9mIEVudGVyYWwgTnV0cmllbnQgU29sdXRpb25zOiA2LSBZZWFyIEhpc3Rv
 cnkgd2l0aCBSZWR1Y3Rpb24gb2YgQ29udGFtaW5hdGlvbiBhdCBUd28gSW5zdGl0dXRpb25zPC90
 aXRsZT48c2Vjb25kYXJ5LXRpdGxlPk51dHIgQ2xpbiBQcmFjdDwvc2Vjb25kYXJ5LXRpdGxlPjwv
 dGl0bGVzPjxwZXJpb2RpY2FsPjxmdWxsLXRpdGxlPk51dHIgQ2xpbiBQcmFjdDwvZnVsbC10aXRs
 ZT48L3BlcmlvZGljYWw+PHBhZ2VzPjMxLTM2PC9wYWdlcz48dm9sdW1lPjc8L3ZvbHVtZT48ZGF0
 ZXM+PHllYXI+MTk5MjwveWVhcj48L2RhdGVzPjx1cmxzPjwvdXJscz48L3JlY29yZD48L0NpdGU+
 PENpdGU+PEF1dGhvcj5MYWJpbmVyLVdvbGZlPC9BdXRob3I+PFllYXI+MjAwODwvWWVhcj48UmVj
 TnVtPjUzPC9SZWNOdW0+PHJlY29yZD48cmVjLW51bWJlcj41MzwvcmVjLW51bWJlcj48Zm9yZWln
 bi1rZXlzPjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVk
 eHdyOXN6NSIgdGltZXN0YW1wPSIxNTkwMDY5MDc4Ij41Mzwva2V5PjwvZm9yZWlnbi1rZXlzPjxy
 ZWYtdHlwZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJpYnV0b3Jz
 PjxhdXRob3JzPjxhdXRob3I+TGFiaW5lci1Xb2xmZSwgSi48L2F1dGhvcj48YXV0aG9yPkZlaW4s
 IFMuIEIuPC9hdXRob3I+PGF1dGhvcj5TaGVhbHksIEsuIFIuPC9hdXRob3I+PC9hdXRob3JzPjwv
 Y29udHJpYnV0b3JzPjxhdXRoLWFkZHJlc3M+Rm9vZCBhbmQgRHJ1ZyBBZG1pbmlzdHJhdGlvbiwg
 Q2VudGVyIGZvciBGb29kIFNhZmV0eSBhbmQgQXBwbGllZCBOdXRyaXRpb24sIDUxMDAgUGFpbnQg
@@ -3264,225 +2776,198 @@
 MDk4LTQyNzUgKEVsZWN0cm9uaWMpJiN4RDswMDMxLTQwMDUgKExpbmtpbmcpPC9pc2JuPjxhY2Nl
 c3Npb24tbnVtPjE4ODI5ODM2PC9hY2Nlc3Npb24tbnVtPjx1cmxzPjxyZWxhdGVkLXVybHM+PHVy
 bD5odHRwczovL3d3dy5uY2JpLm5sbS5uaWguZ292L3B1Ym1lZC8xODgyOTgzNjwvdXJsPjwvcmVs
 YXRlZC11cmxzPjwvdXJscz48ZWxlY3Ryb25pYy1yZXNvdXJjZS1udW0+MTAuMTU0Mi9wZWRzLjIw
 MDgtMTMxNWs8L2VsZWN0cm9uaWMtcmVzb3VyY2UtbnVtPjwvcmVjb3JkPjwvQ2l0ZT48Q2l0ZT48
 QXV0aG9yPlJvY2hhIENhcnZhbGhvPC9BdXRob3I+PFllYXI+MjAwMDwvWWVhcj48UmVjTnVtPjUx
 PC9SZWNOdW0+PHJlY29yZD48cmVjLW51bWJlcj41MTwvcmVjLW51bWJlcj48Zm9yZWlnbi1rZXlz
 PjxrZXkgYXBwPSJFTiIgZGItaWQ9IjBmdjBlcnh0MGV2c2YzZWRlYXU1ZDJ6cnhmZjVkeHdyOXN6
 NSIgdGltZXN0YW1wPSIxNTkwMDY5MDY5Ij41MTwva2V5PjwvZm9yZWlnbi1rZXlzPjxyZWYtdHlw
 ZSBuYW1lPSJKb3VybmFsIEFydGljbGUiPjE3PC9yZWYtdHlwZT48Y29udHJpYnV0b3JzPjxhdXRo
 b3JzPjxhdXRob3I+Um9jaGEgQ2FydmFsaG8sIE0uTC48L2F1dGhvcj48YXV0aG9yPkJlbmluZ2Eg
 TW9yYWlzLCBULjwvYXV0aG9yPjxhdXRob3I+RmVycmF6IEFtYXJhLCBELjwvYXV0aG9yPjxhdXRo
 b3I+U2lndWxlbSwgRC5NLjwvYXV0aG9yPjwvYXV0aG9ycz48L2NvbnRyaWJ1dG9ycz48dGl0bGVz
 Pjx0aXRsZT5IYXphcmQgYW5hbHlzaXMgYW5kIGNyaXRpY2FsIGNvbnRyb2wgcG9pbnQgc3lzdGVt
 IGFwcHJvYWNoIGluIHRoZSBldmFsdWF0aW9uIG9mIGVudmlyb25tZW50YWwgYW5kIHByb2NlZHVy
 YWwgc291cmNlcyBvZiBjb250YW1pbmF0aW9uIG9mIGVudGVyYWwgZmVlZGluZ3MgaW4gdGhyZWUg
 aG9zcGl0YWxzPC90aXRsZT48c2Vjb25kYXJ5LXRpdGxlPkpQRU4gSiBQYXJlbnRlciBFbnRlcmFs
 IE51dHI8L3NlY29uZGFyeS10aXRsZT48L3RpdGxlcz48cGVyaW9kaWNhbD48ZnVsbC10aXRsZT5K
 UEVOIEogUGFyZW50ZXIgRW50ZXJhbCBOdXRyPC9mdWxsLXRpdGxlPjwvcGVyaW9kaWNhbD48cGFn
 ZXM+Mjk2LTMwMzwvcGFnZXM+PHZvbHVtZT4yNDwvdm9sdW1lPjxudW0tdm9scz41PC9udW0tdm9s
 cz48ZGF0ZXM+PHllYXI+MjAwMDwveWVhcj48L2RhdGVzPjx1cmxzPjwvdXJscz48L3JlY29yZD48
 L0NpdGU+PC9FbmROb3RlPgB=
 </w:fldData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> ADDIN EN.CITE.DATA </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>13-15</w:t>
       </w:r>
-      <w:r w:rsidR="00F941E6" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00A512D8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C80782" w14:textId="77777777" w:rsidR="001156C1" w:rsidRPr="00F27A98" w:rsidRDefault="001156C1" w:rsidP="00CA42D5">
+    <w:p w14:paraId="50F34052" w14:textId="77777777" w:rsidR="0082083D" w:rsidRDefault="00DB0E49" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
+        <w:t>tini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00F941E6" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> Infant is indicated for use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> from birth up to 18 months of age </w:t>
+      </w:r>
+      <w:r w:rsidR="00856EA1" w:rsidRPr="00ED1D5B">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">or 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>lbs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> 13 oz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> (9 kg)</w:t>
+      </w:r>
+      <w:r w:rsidR="00856EA1" w:rsidRPr="00ED1D5B">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">in patients </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>with or at risk of growth failure, increased energy requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00856EA1" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>fluid restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="00856EA1" w:rsidRPr="00ED1D5B">
+        <w:t>, and/or malnutrition</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C7F7AF7" w14:textId="77777777" w:rsidR="00ED5064" w:rsidRDefault="00ED5064" w:rsidP="00CA42D5">
+    <w:p w14:paraId="6941BDC2" w14:textId="77777777" w:rsidR="0082083D" w:rsidRDefault="00360A04" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>At this time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t>, Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="00ED1D5B">
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> Infant is the only</w:t>
+      </w:r>
+      <w:r w:rsidR="006E07C5" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> ready-to-feed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> term infant formula available in the US that provides 30 kcal/fl oz and 2.6 g protein/100 kcal. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C97E1C7" w14:textId="21942C98" w:rsidR="00E06D9C" w:rsidRPr="00F27A98" w:rsidRDefault="00DB0E49" w:rsidP="00CA42D5">
+    <w:p w14:paraId="7C97E1C7" w14:textId="2AC88276" w:rsidR="00E06D9C" w:rsidRPr="00ED1D5B" w:rsidRDefault="006D3BA9" w:rsidP="00ED1D5B">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:lastRenderedPageBreak/>
-        <w:t>For</w:t>
-[...82 lines deleted...]
-        </w:rPr>
         <w:t>My patient has been diagnosed with one or more of the following</w:t>
       </w:r>
-      <w:r w:rsidR="00E10DEE" w:rsidRPr="00F27A98">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> conditions that involve growth failure, increased energy needs</w:t>
+      </w:r>
+      <w:r w:rsidR="0099397F" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10DEE" w:rsidRPr="00ED1D5B">
+        <w:t>fluid restrictions</w:t>
+      </w:r>
+      <w:r w:rsidR="0099397F" w:rsidRPr="00ED1D5B">
+        <w:t xml:space="preserve"> and/or malnutrition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED1D5B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7125"/>
         <w:gridCol w:w="3377"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w14:paraId="226798D4" w14:textId="061528A7" w:rsidTr="00E34A57">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3A490DF1" w14:textId="2690F27C" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00CA42D5" w:rsidP="00E534BB">
             <w:pPr>
               <w:pStyle w:val="Body"/>
@@ -3540,112 +3025,111 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ICD-10 Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rStyle w:val="EndnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:endnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w14:paraId="30CD592C" w14:textId="506A4163" w:rsidTr="00E34A57">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA80ED2" w14:textId="3935653A" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="001156C1">
+          <w:p w14:paraId="7BA80ED2" w14:textId="3935653A" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="001156C1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="762194738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:bookmarkStart w:id="4" w:name="_Hlk62198929"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk62198929"/>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Congenital heart disease</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="794D9801" w14:textId="6DDB40B3" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00CA42D5" w:rsidP="00655E40">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3668,197 +3152,202 @@
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Chronic lung disease</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ED984C" w14:textId="53ADD0E2" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="10ED984C" w14:textId="53ADD0E2" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="47110124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Bronchopulmonary dysplasia, perinatal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E9406C8" w14:textId="25EA575E" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="0E9406C8" w14:textId="25EA575E" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-665399926"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Other perinatal chronic respiratory condition</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Other perinatal chronic respiratory </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>condition</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="263905F3" w14:textId="50794653" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="263905F3" w14:textId="50794653" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="2132673212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Unspecified perinatal chronic respiratory condition</w:t>
             </w:r>
@@ -3916,83 +3405,82 @@
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>P27.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w14:paraId="527AFB59" w14:textId="3867E5F2" w:rsidTr="00E34A57">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD9F231" w14:textId="578BB957" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="001156C1">
+          <w:p w14:paraId="5CD9F231" w14:textId="578BB957" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="001156C1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:id w:val="2023348624"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="auto"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Respiratory syncytial virus</w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
@@ -4045,183 +3533,180 @@
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Neurological syndrome or neuro-disabilities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3EF8CA" w14:textId="1723B456" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="1C3EF8CA" w14:textId="1723B456" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1877970963"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Down syndrome</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC9F40C" w14:textId="296EAB0F" w:rsidR="00F85C41" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="4FC9F40C" w14:textId="296EAB0F" w:rsidR="00F85C41" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="591975586"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Muscular dystrophy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46212559" w14:textId="26521A9F" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="46212559" w14:textId="26521A9F" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="2137824329"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Cerebral palsy</w:t>
             </w:r>
@@ -4231,51 +3716,51 @@
           <w:tcPr>
             <w:tcW w:w="1608" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="01B7D99C" w14:textId="385F47C1" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00CA42D5" w:rsidP="00CA42D5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="_Hlk62200396"/>
+            <w:bookmarkStart w:id="4" w:name="_Hlk62200396"/>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Q90.0-Q90.2, Q90.9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FF8BFDE" w14:textId="05D7D9BB" w:rsidR="00F85C41" w:rsidRPr="00F27A98" w:rsidRDefault="003A7CC0" w:rsidP="00CA42D5">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
@@ -4284,95 +3769,94 @@
               <w:t>G71.00, G71.02, G71.09, G71.11</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A29C9B" w14:textId="36D3FB56" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00CA42D5" w:rsidP="00655E40">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>G80.0-G80.4, G80.8, G80.9</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w14:paraId="5BE9BA43" w14:textId="206A2276" w:rsidTr="00E34A57">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="49F482F2" w14:textId="7D5DE735" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="001156C1">
+          <w:p w14:paraId="49F482F2" w14:textId="7D5DE735" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="001156C1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-357436762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Cystic fibrosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="pct"/>
           </w:tcPr>
@@ -4414,712 +3898,701 @@
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Malnutrition (undernutrition) or Failure to thrive</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397646D2" w14:textId="14E586E3" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="397646D2" w14:textId="14E586E3" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1705526665"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Non-organic failure to thrive (Under 28 days old - Newborn)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0987C633" w14:textId="43A20220" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="0987C633" w14:textId="43A20220" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="672075406"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Non-organic failure to thrive (Over 28 days old - Child)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CB592F" w14:textId="39384D7B" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="38CB592F" w14:textId="39384D7B" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="826559610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Short stature (Over 28 days old – Child)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2944ED" w14:textId="400148F1" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="6C2944ED" w14:textId="400148F1" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1564134227"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Abnormal weight loss</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="064624AC" w14:textId="0C58168D" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="064624AC" w14:textId="0C58168D" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="708376969"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Underweight - </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Less than 5</w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> percentile weight</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF9959A" w14:textId="2A65E043" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="4BF9959A" w14:textId="2A65E043" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="2117870024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Cachexia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D04FE2B" w14:textId="5CD39DB2" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="7D04FE2B" w14:textId="5CD39DB2" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="854767811"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Unspecified protein-calorie malnutrition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4397B234" w14:textId="3D55A6A8" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="4397B234" w14:textId="3D55A6A8" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:id w:val="779381706"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="007B5795">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Moderate protein-calorie malnutrition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9C5506" w14:textId="19E75193" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="2D9C5506" w14:textId="19E75193" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1209339059"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mild protein-calorie malnutrition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6176A2BE" w14:textId="5A31465F" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="6176A2BE" w14:textId="5A31465F" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1375989556"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Retarded development following protein-calorie malnutrition</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkStart w:id="6" w:name="_Hlk62204672"/>
-          <w:p w14:paraId="7B5EC3F8" w14:textId="28FE49DD" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="004A593D">
+          <w:bookmarkStart w:id="5" w:name="_Hlk62204672"/>
+          <w:p w14:paraId="7B5EC3F8" w14:textId="28FE49DD" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="004A593D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1358000546"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Newborn affected by maternal nutritional disorders</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1608" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4889641C" w14:textId="77777777" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00CA42D5" w:rsidP="00655E40">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BE85EA8" w14:textId="76702D5E" w:rsidR="00CA42D5" w:rsidRPr="007B5795" w:rsidRDefault="00CA42D5" w:rsidP="00655E40">
             <w:pPr>
@@ -5410,462 +4883,454 @@
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Feeding difficulty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27BFD9D4" w14:textId="68AF5308" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="27BFD9D4" w14:textId="68AF5308" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1052541559"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Feeding problems of newborn (Under 28 days old)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="197CEA13" w14:textId="74A9FC0C" w:rsidR="001C113C" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="197CEA13" w14:textId="74A9FC0C" w:rsidR="001C113C" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-799529715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Disorder of muscle, unspecified (including hypotonia or hypertonia)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="342D25C4" w14:textId="7C6DC073" w:rsidR="001C113C" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="342D25C4" w14:textId="7C6DC073" w:rsidR="001C113C" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2044967786"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congenital hypertonia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B02EC1" w14:textId="09B30756" w:rsidR="00F85C41" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="71B02EC1" w14:textId="09B30756" w:rsidR="00F85C41" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="503098717"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001C113C" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Congenital hypotonia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5202D1E5" w14:textId="708B5B44" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="5202D1E5" w14:textId="708B5B44" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="1216241175"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Feeding difficulties (Over 28 days old – Child)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D393139" w14:textId="3062D94E" w:rsidR="007F11B5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="2D393139" w14:textId="3062D94E" w:rsidR="007F11B5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-2079966845"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007F11B5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="007F11B5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F11B5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Other symptoms and signs concerning food and fluid intake</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D46D190" w14:textId="17D7CB93" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="6D46D190" w14:textId="17D7CB93" w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-927888500"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Rumination disorder of infancy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0740BB4B" w14:textId="28F02350" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="00A4785D">
+          <w:p w14:paraId="0740BB4B" w14:textId="28F02350" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="00A4785D">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="774988339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Other feeding disorders of infancy and childhood</w:t>
             </w:r>
@@ -6064,81 +5529,80 @@
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>F98.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA42D5" w:rsidRPr="00F27A98" w14:paraId="31681116" w14:textId="7A16725B" w:rsidTr="00E34A57">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3392" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2689988B" w14:textId="25EEB23E" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="007B5795" w:rsidP="001156C1">
+          <w:p w14:paraId="2689988B" w14:textId="25EEB23E" w:rsidR="004D4356" w:rsidRPr="00F27A98" w:rsidRDefault="00000000" w:rsidP="001156C1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="-1528103268"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F85C41" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CA42D5" w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Other (specify):</w:t>
             </w:r>
@@ -6156,424 +5620,395 @@
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DABD8FA" w14:textId="4873F605" w:rsidR="00CB4F5D" w:rsidRPr="00F27A98" w:rsidRDefault="00CB4F5D" w:rsidP="00340424">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F7E0F6A" w14:textId="290D1774" w:rsidR="004C0020" w:rsidRPr="00F27A98" w:rsidRDefault="004C0020" w:rsidP="001156C1">
+    <w:p w14:paraId="69C68BBE" w14:textId="6215C3C0" w:rsidR="001156C1" w:rsidRPr="009D46FE" w:rsidRDefault="004C0020" w:rsidP="009D46FE">
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PATIENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:t xml:space="preserve"> has previously been managed with </w:t>
+      </w:r>
+      <w:r w:rsidR="001156C1" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>LIST F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORMULA</w:t>
+      </w:r>
+      <w:r w:rsidR="008F64CD" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(s) and</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42D5" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F64CD" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or modular </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA42D5" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nutritional </w:t>
+      </w:r>
+      <w:r w:rsidR="008F64CD" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>additive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:t xml:space="preserve"> which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>has/have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D46FE">
+        <w:t xml:space="preserve"> proven ineffective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2422C95E" w14:textId="2EB2E258" w:rsidR="006312BB" w:rsidRPr="009D46FE" w:rsidRDefault="009A2483" w:rsidP="009D46FE">
       <w:pPr>
-        <w:pStyle w:val="Body"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...120 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E43906" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>™</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22BE4" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Infant </w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">is not a drug, but the FDA classifies </w:t>
       </w:r>
-      <w:r w:rsidR="00B53531" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B53531" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E43906" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>™</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22BE4" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Infant </w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>as an “Exempt Infant Formula</w:t>
       </w:r>
-      <w:r w:rsidR="00E06D9C" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E06D9C" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5064">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5064" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be used under medical supervision. </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5064">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5064" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">FDA does not require a prescription for </w:t>
       </w:r>
-      <w:r w:rsidR="00ED5064" w:rsidRPr="00ED5064">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00ED5064" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fortini™ Infant</w:t>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5064" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Infant</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5064" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>: however, m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A210BF" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacies and homecare suppliers have policies that require a prescription to purchase </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53531" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Fortini</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E43906" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>™</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="00C22BE4" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Infant</w:t>
       </w:r>
-      <w:r w:rsidR="00A210BF" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A210BF" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A210BF" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A210BF" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>to ensure that</w:t>
       </w:r>
-      <w:r w:rsidR="006D3BA9" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006D3BA9" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appropriate product is being dispensed and the patient is receiving medical supervision.</w:t>
       </w:r>
-      <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00340424" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006312BB" w:rsidRPr="00F27A98">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006312BB" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This patient’s clinical nutritional status will be monitored by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006312BB" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00340424" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001156C1" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001156C1" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">(EDIT AS APPROPRIATE) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001156C1" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve">EDIT AS APPROPRIATE) </w:t>
+      </w:r>
+      <w:r w:rsidR="006312BB" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve">pediatrician, </w:t>
       </w:r>
-      <w:r w:rsidR="00635D5C" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00635D5C" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">cardiologist, </w:t>
       </w:r>
-      <w:r w:rsidR="001156C1" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001156C1" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>gastroenterologist</w:t>
       </w:r>
-      <w:r w:rsidR="00635D5C" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00635D5C" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006312BB" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006312BB" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>registered dietitian and feeding specialist</w:t>
       </w:r>
-      <w:r w:rsidR="006312BB" w:rsidRPr="00F27A98">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006312BB" w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2422C95E" w14:textId="77777777" w:rsidR="006312BB" w:rsidRPr="00F27A98" w:rsidRDefault="006312BB" w:rsidP="001156C1">
+    <w:p w14:paraId="6593EE8B" w14:textId="00F40AF6" w:rsidR="006312BB" w:rsidRPr="009D46FE" w:rsidRDefault="006312BB" w:rsidP="009D46FE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009D46FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Your approval of this request for assistance with medical care and reimbursement of the formula would have a significant positive impact on this patient’s health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77332AB3" w14:textId="77777777" w:rsidR="006312BB" w:rsidRPr="00F27A98" w:rsidRDefault="006312BB" w:rsidP="001156C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FA1DED" w14:textId="77777777" w:rsidR="004B5CDC" w:rsidRPr="00F27A98" w:rsidRDefault="004B5CDC" w:rsidP="001156C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
@@ -6740,146 +6175,175 @@
     </w:p>
     <w:p w14:paraId="6BBCF1BB" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="004B5CDC" w:rsidP="00CA42D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Title – Center/Hospital/Institution/Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A927431" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="000B3859" w:rsidP="001156C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F804CF2" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="000B3859" w:rsidP="001156C1">
+    <w:p w14:paraId="6F804CF2" w14:textId="77777777" w:rsidR="000B3859" w:rsidRDefault="000B3859" w:rsidP="001156C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Enclosures: Current Growth Chart, Letter of Dictation, Reports, Prescription</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2814D541" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="00082A5A" w:rsidP="00340424">
+    <w:p w14:paraId="5EDDEFE0" w14:textId="77777777" w:rsidR="00027564" w:rsidRDefault="00027564" w:rsidP="001156C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06033018" w14:textId="77777777" w:rsidR="00027564" w:rsidRDefault="00027564" w:rsidP="001156C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F244A26" w14:textId="77777777" w:rsidR="00027564" w:rsidRPr="00F27A98" w:rsidRDefault="00027564" w:rsidP="001156C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4245E379" w14:textId="57B33472" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="00027564" w:rsidP="00027564">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F27A98">
-[...10 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00027564">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F27A98">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3859" w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Product and Reimbursement Information for </w:t>
+        <w:t xml:space="preserve">roduct and Reimbursement Information for </w:t>
       </w:r>
       <w:r w:rsidR="008F64CD" w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>Fortini™ Infant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F27A98">
+        <w:t>Fortini</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="008F64CD" w:rsidRPr="00F27A98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Infant</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3859" w:rsidRPr="00F27A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E347007" w14:textId="77777777" w:rsidR="00E06D9C" w:rsidRPr="00F27A98" w:rsidRDefault="00E06D9C" w:rsidP="00340424">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-36"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1516"/>
+        <w:gridCol w:w="1486"/>
         <w:gridCol w:w="1152"/>
         <w:gridCol w:w="1479"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1498"/>
         <w:gridCol w:w="1897"/>
         <w:gridCol w:w="1323"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C31EC5" w:rsidRPr="00F27A98" w14:paraId="3561E034" w14:textId="77777777" w:rsidTr="00C31EC5">
+      <w:tr w:rsidR="0099397F" w:rsidRPr="00F27A98" w14:paraId="3561E034" w14:textId="77777777" w:rsidTr="00C31EC5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CBA7292" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="000B3859" w:rsidP="00340424">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7065,86 +6529,86 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C668DFC" w14:textId="77777777" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="000B3859" w:rsidP="00340424">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>HCPCS Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31EC5" w:rsidRPr="00F27A98" w14:paraId="208A120D" w14:textId="77777777" w:rsidTr="00C31EC5">
+      <w:tr w:rsidR="0099397F" w:rsidRPr="00F27A98" w14:paraId="208A120D" w14:textId="77777777" w:rsidTr="00C31EC5">
         <w:trPr>
           <w:trHeight w:val="512"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06E2F4D9" w14:textId="58C77F17" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="0087578A" w:rsidP="00340424">
+          <w:p w14:paraId="06E2F4D9" w14:textId="1CB9D691" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="0087578A" w:rsidP="00340424">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Fortini</w:t>
             </w:r>
-            <w:r w:rsidR="00340424" w:rsidRPr="00F27A98">
+            <w:r w:rsidR="00E43906">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>™</w:t>
+              <w:t>®</w:t>
             </w:r>
             <w:r w:rsidRPr="00F27A98">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Infant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BD7E706" w14:textId="458CF78F" w:rsidR="000B3859" w:rsidRPr="00F27A98" w:rsidRDefault="00CC0213" w:rsidP="00340424">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-36"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -7411,473 +6875,771 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Clarke, et al. J Hum Nutr Diet. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>2007;</w:t>
+        <w:t>2007;20:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">20:329-39. </w:t>
+        <w:t xml:space="preserve">329-39. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eveleens, et al. J Hum Nutr Diet. 2019;32:3-10. </w:t>
+        <w:t xml:space="preserve">Eveleens, et al. J Hum Nutr Diet. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2019;32:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-10. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scheeffer, et al. JPEN J Parenter Enteral Nutr. 2020;44:348-54. </w:t>
-[...143 lines deleted...]
-      <w:r w:rsidRPr="007B5795">
+        <w:t xml:space="preserve">Scheeffer, et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001900">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011;96:817-22. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B5795">
+        <w:t xml:space="preserve">JPEN J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Parenter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enteral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2020;44:348</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00001900">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-54. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001900">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B5795">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001900">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Altazan, et al. Pediatr Obes. 2019;14:e12564. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B5795">
+        <w:t xml:space="preserve">Nutricia North America. https://clinicaltrials.gov/ct2/show/NCT03563391. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001900">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007B5795">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001900">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Altazan, et al. Pediatr Obes. 2019;14:e12564. </w:t>
+        <w:t xml:space="preserve">Cui, et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JPEN J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Parenter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enteral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2018;42:196</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-204. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van Waardenburg, et al. Clin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2009;28:249</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-55. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evans, et al. J Hum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diet. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2006;19:191</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>World Health Organization; Food and Agriculture Organization of the United Nations. Protein and amino acid requirements in human nutrition. 2007.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Betue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00926634">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et al. Arch Dis Child. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2011;96:817</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-22. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">12. </w:t>
+        <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Renfrew, et al. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+        <w:t>Altazan, et al. Pediatr Obes. 2019;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>14:e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12564. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Altazan, et al. Pediatr Obes. 2019;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>14:e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12564. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00926634">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renfrew, et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-        <w:t xml:space="preserve">-Wolfe, et al. Pediatrics. </w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arch </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Dis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Child. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>2003;88:855</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fagerman. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clin Pract. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>1992;7:31</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Labiner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Wolfe, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Pediatrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43906">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008;122 Suppl 2:S85-90. </w:t>
+        <w:t xml:space="preserve">2008;122 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Suppl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007B5795">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2:S85-90. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5795">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Rocha Carvalho, et al. JPEN J Parenter Enteral Nutr. 2000;24:296-303.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E93634" w14:textId="5695BCE5" w:rsidR="00926634" w:rsidRPr="007B5795" w:rsidRDefault="00926634" w:rsidP="00926634">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -7885,170 +7647,216 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00926634" w:rsidRPr="007B5795" w:rsidSect="00890DB8">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="chicago"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="864" w:bottom="720" w:left="864" w:header="288" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CDC5CD7" w14:textId="77777777" w:rsidR="00A603CF" w:rsidRDefault="00A603CF" w:rsidP="00890DB8">
+    <w:p w14:paraId="7D3F89A9" w14:textId="77777777" w:rsidR="00420739" w:rsidRDefault="00420739" w:rsidP="00890DB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14AB0542" w14:textId="77777777" w:rsidR="00A603CF" w:rsidRDefault="00A603CF" w:rsidP="00890DB8">
+    <w:p w14:paraId="1CA62BB6" w14:textId="77777777" w:rsidR="00420739" w:rsidRDefault="00420739" w:rsidP="00890DB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w14:paraId="13E299BE" w14:textId="3889D5B0" w:rsidR="00CA42D5" w:rsidRPr="00BF6655" w:rsidRDefault="00CA42D5">
+    <w:p w14:paraId="13E299BE" w14:textId="3889D5B0" w:rsidR="00CA42D5" w:rsidRPr="00027564" w:rsidRDefault="00CA42D5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF6655">
+      <w:r w:rsidRPr="00027564">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BF6655">
-        <w:t xml:space="preserve"> This letter is intended to be used as a template and customized by the physician for each patient. The list of diagnoses and ICD-10 codes contained in this letter is not all-inclusive. It is ultimately the responsibility of the healthcare professionals/persons associated with the patient's care to determine and document the appropriate diagnosis(es) and code(s) for the patient's condition(s). Nutricia does not guarantee that the use of any information provided in this letter will result in coverage or payment by any third-party payer.</w:t>
+      <w:r w:rsidRPr="00027564">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027564">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This letter is intended to be used as a template and customized by the physician for each patient.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027564">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The list of diagnoses and ICD-10 codes contained in this letter is not all-inclusive. It is ultimately the responsibility of the healthcare professionals/persons associated with the patient's care to determine and document the appropriate diagnosis(es) and code(s) for the patient's condition(s). Nutricia does not guarantee that the use of any information provided in this letter will result in coverage or payment by any third-party payer.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
     <w:p w14:paraId="7887BCC8" w14:textId="6799FDC3" w:rsidR="00C31EC5" w:rsidRDefault="00C31EC5">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF6655">
+      <w:r w:rsidRPr="00027564">
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BF6655">
+      <w:r w:rsidRPr="00027564">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Nutricia North America does not represent codes to be National Drug Codes (NDCs). NDC-format codes are product codes adjusted according to standard industry practice to meet the format requirements of requirements of pharmacy and health insurance systems.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="777C133C" w14:textId="77777777" w:rsidR="00C31EC5" w:rsidRPr="00890DB8" w:rsidRDefault="00C31EC5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00890DB8">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00890DB8">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00890DB8">
       <w:rPr>
         <w:bCs/>
@@ -8113,76 +7921,76 @@
       <w:rPr>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00890DB8">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6DFACA52" w14:textId="77777777" w:rsidR="00C31EC5" w:rsidRDefault="00C31EC5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB65BD0" w14:textId="77777777" w:rsidR="00A603CF" w:rsidRDefault="00A603CF" w:rsidP="00890DB8">
+    <w:p w14:paraId="3CA19EB8" w14:textId="77777777" w:rsidR="00420739" w:rsidRDefault="00420739" w:rsidP="00890DB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7F6D3D" w14:textId="77777777" w:rsidR="00A603CF" w:rsidRDefault="00A603CF" w:rsidP="00890DB8">
+    <w:p w14:paraId="4458988D" w14:textId="77777777" w:rsidR="00420739" w:rsidRDefault="00420739" w:rsidP="00890DB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E376B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86200584"/>
     <w:lvl w:ilvl="0" w:tplc="1D2A19CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8365,335 +8173,506 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FE13566"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A93CD5D4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="439449895">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1876575620">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1182160910">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="chicago"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYytTQHksbmJsYm5ubmZko6SsGpxcWZ+XkgBYa1ABYEaG0sAAAA"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;Nutricia AMN Ultrashort-by-Chapters&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Calibri&lt;/FontName&gt;&lt;FontSize&gt;11&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;0fv0erxt0evsf3edeau5d2zrxff5dxwr9sz5&quot;&gt;Rob Fortini Library&lt;record-ids&gt;&lt;item&gt;1&lt;/item&gt;&lt;item&gt;2&lt;/item&gt;&lt;item&gt;29&lt;/item&gt;&lt;item&gt;30&lt;/item&gt;&lt;item&gt;33&lt;/item&gt;&lt;item&gt;37&lt;/item&gt;&lt;item&gt;47&lt;/item&gt;&lt;item&gt;48&lt;/item&gt;&lt;item&gt;49&lt;/item&gt;&lt;item&gt;50&lt;/item&gt;&lt;item&gt;51&lt;/item&gt;&lt;item&gt;52&lt;/item&gt;&lt;item&gt;53&lt;/item&gt;&lt;item&gt;64&lt;/item&gt;&lt;item&gt;139&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006D3BA9"/>
+    <w:rsid w:val="00001900"/>
+    <w:rsid w:val="00027564"/>
+    <w:rsid w:val="00030A47"/>
+    <w:rsid w:val="00067F61"/>
     <w:rsid w:val="00071281"/>
+    <w:rsid w:val="00072BA4"/>
+    <w:rsid w:val="00077988"/>
     <w:rsid w:val="00082A5A"/>
     <w:rsid w:val="000B3859"/>
     <w:rsid w:val="000C2685"/>
     <w:rsid w:val="000D55D0"/>
+    <w:rsid w:val="000E5F37"/>
     <w:rsid w:val="000E6483"/>
+    <w:rsid w:val="0010699E"/>
     <w:rsid w:val="001156C1"/>
     <w:rsid w:val="00122F3E"/>
+    <w:rsid w:val="00130B23"/>
     <w:rsid w:val="00147B52"/>
     <w:rsid w:val="001653E1"/>
     <w:rsid w:val="00181FB9"/>
     <w:rsid w:val="001C113C"/>
     <w:rsid w:val="001D36CC"/>
     <w:rsid w:val="001D688A"/>
     <w:rsid w:val="001E00D5"/>
     <w:rsid w:val="00200C0D"/>
     <w:rsid w:val="00207520"/>
     <w:rsid w:val="00207CEF"/>
     <w:rsid w:val="0021653C"/>
     <w:rsid w:val="00232B9F"/>
     <w:rsid w:val="00246222"/>
+    <w:rsid w:val="00256AA5"/>
     <w:rsid w:val="00262572"/>
+    <w:rsid w:val="002642F6"/>
     <w:rsid w:val="00266B4E"/>
     <w:rsid w:val="002714E9"/>
     <w:rsid w:val="002A07D0"/>
     <w:rsid w:val="002A7C9B"/>
     <w:rsid w:val="002D1C13"/>
     <w:rsid w:val="002D3EB2"/>
+    <w:rsid w:val="002E14D0"/>
     <w:rsid w:val="002E1685"/>
     <w:rsid w:val="00300C47"/>
     <w:rsid w:val="00303DD9"/>
     <w:rsid w:val="003123EC"/>
+    <w:rsid w:val="00312E97"/>
     <w:rsid w:val="00324B6E"/>
+    <w:rsid w:val="0033255B"/>
     <w:rsid w:val="00340424"/>
     <w:rsid w:val="003515A2"/>
     <w:rsid w:val="00360A04"/>
     <w:rsid w:val="0038334D"/>
     <w:rsid w:val="00387A62"/>
     <w:rsid w:val="00390D79"/>
+    <w:rsid w:val="003A7062"/>
     <w:rsid w:val="003A7CC0"/>
     <w:rsid w:val="003D22FA"/>
     <w:rsid w:val="003F3ABB"/>
     <w:rsid w:val="004017E9"/>
     <w:rsid w:val="00402B37"/>
+    <w:rsid w:val="00420739"/>
     <w:rsid w:val="00427452"/>
     <w:rsid w:val="004302AF"/>
+    <w:rsid w:val="00441CA5"/>
     <w:rsid w:val="00451C1A"/>
     <w:rsid w:val="00471829"/>
     <w:rsid w:val="00482177"/>
+    <w:rsid w:val="0049312C"/>
     <w:rsid w:val="00493C4E"/>
+    <w:rsid w:val="00494A23"/>
+    <w:rsid w:val="00495409"/>
     <w:rsid w:val="004A593D"/>
     <w:rsid w:val="004B5CDC"/>
     <w:rsid w:val="004B7FC8"/>
     <w:rsid w:val="004C0020"/>
     <w:rsid w:val="004C29F1"/>
     <w:rsid w:val="004D4356"/>
     <w:rsid w:val="004E0EE8"/>
     <w:rsid w:val="004F0801"/>
     <w:rsid w:val="004F0B02"/>
     <w:rsid w:val="004F0CA7"/>
     <w:rsid w:val="004F4BA4"/>
     <w:rsid w:val="00513835"/>
     <w:rsid w:val="00532778"/>
     <w:rsid w:val="0054337A"/>
     <w:rsid w:val="00556376"/>
     <w:rsid w:val="00571145"/>
     <w:rsid w:val="00573889"/>
     <w:rsid w:val="00575AAC"/>
     <w:rsid w:val="005771E3"/>
     <w:rsid w:val="00597193"/>
     <w:rsid w:val="005A373C"/>
     <w:rsid w:val="005C37CB"/>
+    <w:rsid w:val="005D34A0"/>
     <w:rsid w:val="006312BB"/>
     <w:rsid w:val="00635D5C"/>
     <w:rsid w:val="00641E64"/>
     <w:rsid w:val="00655E40"/>
     <w:rsid w:val="00656745"/>
     <w:rsid w:val="00663C28"/>
     <w:rsid w:val="006651D2"/>
     <w:rsid w:val="00686402"/>
     <w:rsid w:val="00697DEE"/>
     <w:rsid w:val="006A0294"/>
     <w:rsid w:val="006A0D5E"/>
     <w:rsid w:val="006C0E82"/>
     <w:rsid w:val="006C4966"/>
     <w:rsid w:val="006D26E6"/>
     <w:rsid w:val="006D3BA9"/>
+    <w:rsid w:val="006E07C5"/>
     <w:rsid w:val="006E1DB5"/>
     <w:rsid w:val="006E4CBA"/>
     <w:rsid w:val="0071607E"/>
     <w:rsid w:val="007432AF"/>
     <w:rsid w:val="00755DE9"/>
     <w:rsid w:val="00770A35"/>
     <w:rsid w:val="0079257E"/>
     <w:rsid w:val="007B2736"/>
     <w:rsid w:val="007B3AB1"/>
     <w:rsid w:val="007B4205"/>
     <w:rsid w:val="007B5795"/>
     <w:rsid w:val="007F11B5"/>
     <w:rsid w:val="007F14DD"/>
     <w:rsid w:val="007F6FFC"/>
     <w:rsid w:val="007F782E"/>
     <w:rsid w:val="0080024B"/>
     <w:rsid w:val="00807937"/>
     <w:rsid w:val="00807A5A"/>
     <w:rsid w:val="00816BC0"/>
+    <w:rsid w:val="0082083D"/>
+    <w:rsid w:val="00832BFE"/>
     <w:rsid w:val="008379BA"/>
+    <w:rsid w:val="00856EA1"/>
     <w:rsid w:val="0087578A"/>
     <w:rsid w:val="00890DB8"/>
     <w:rsid w:val="008B31AD"/>
     <w:rsid w:val="008C0972"/>
     <w:rsid w:val="008C4DB1"/>
     <w:rsid w:val="008C740B"/>
     <w:rsid w:val="008E0C18"/>
     <w:rsid w:val="008F64CD"/>
+    <w:rsid w:val="008F7975"/>
     <w:rsid w:val="00915E5B"/>
     <w:rsid w:val="00916988"/>
     <w:rsid w:val="0092195F"/>
     <w:rsid w:val="00926634"/>
+    <w:rsid w:val="00955570"/>
     <w:rsid w:val="00955B8E"/>
     <w:rsid w:val="00962E1E"/>
+    <w:rsid w:val="0099397F"/>
     <w:rsid w:val="009A2483"/>
     <w:rsid w:val="009A4D0A"/>
     <w:rsid w:val="009B73AE"/>
+    <w:rsid w:val="009D46FE"/>
     <w:rsid w:val="009E430D"/>
     <w:rsid w:val="009F4691"/>
+    <w:rsid w:val="009F6C7A"/>
+    <w:rsid w:val="00A03959"/>
     <w:rsid w:val="00A04185"/>
     <w:rsid w:val="00A20C73"/>
     <w:rsid w:val="00A210BF"/>
     <w:rsid w:val="00A21E17"/>
     <w:rsid w:val="00A23A2F"/>
+    <w:rsid w:val="00A314A6"/>
     <w:rsid w:val="00A4785D"/>
+    <w:rsid w:val="00A505A4"/>
+    <w:rsid w:val="00A512D8"/>
     <w:rsid w:val="00A603CF"/>
     <w:rsid w:val="00A700B3"/>
     <w:rsid w:val="00A74914"/>
+    <w:rsid w:val="00A77765"/>
     <w:rsid w:val="00A77B1F"/>
     <w:rsid w:val="00A836FD"/>
     <w:rsid w:val="00A8536C"/>
     <w:rsid w:val="00AC08DF"/>
     <w:rsid w:val="00AD0C2A"/>
+    <w:rsid w:val="00AF5B0D"/>
     <w:rsid w:val="00B47109"/>
     <w:rsid w:val="00B53531"/>
     <w:rsid w:val="00B61AC1"/>
     <w:rsid w:val="00B9634D"/>
     <w:rsid w:val="00BA55A7"/>
     <w:rsid w:val="00BC31A6"/>
     <w:rsid w:val="00BC6354"/>
     <w:rsid w:val="00BE04E0"/>
     <w:rsid w:val="00BF125B"/>
     <w:rsid w:val="00BF6655"/>
     <w:rsid w:val="00C01655"/>
     <w:rsid w:val="00C041EA"/>
+    <w:rsid w:val="00C12BE3"/>
     <w:rsid w:val="00C22BE4"/>
     <w:rsid w:val="00C31EC5"/>
+    <w:rsid w:val="00C4158D"/>
     <w:rsid w:val="00C66CE2"/>
     <w:rsid w:val="00C67CBB"/>
     <w:rsid w:val="00CA26D5"/>
     <w:rsid w:val="00CA42D5"/>
     <w:rsid w:val="00CB4F5D"/>
     <w:rsid w:val="00CC0213"/>
     <w:rsid w:val="00CC71FD"/>
     <w:rsid w:val="00CF1C56"/>
+    <w:rsid w:val="00D04AFB"/>
+    <w:rsid w:val="00D21AE8"/>
     <w:rsid w:val="00D23C73"/>
     <w:rsid w:val="00D26BCB"/>
     <w:rsid w:val="00D36484"/>
     <w:rsid w:val="00D40E85"/>
     <w:rsid w:val="00D4777B"/>
     <w:rsid w:val="00D605D5"/>
     <w:rsid w:val="00D67FC6"/>
     <w:rsid w:val="00D7302F"/>
     <w:rsid w:val="00D91BA9"/>
     <w:rsid w:val="00D92DDD"/>
     <w:rsid w:val="00D95E1D"/>
     <w:rsid w:val="00DA05CF"/>
     <w:rsid w:val="00DA3CD7"/>
     <w:rsid w:val="00DB0E49"/>
+    <w:rsid w:val="00DC397E"/>
     <w:rsid w:val="00DC5801"/>
+    <w:rsid w:val="00DD1974"/>
     <w:rsid w:val="00E03DB0"/>
     <w:rsid w:val="00E06D9C"/>
     <w:rsid w:val="00E10DEE"/>
     <w:rsid w:val="00E16259"/>
     <w:rsid w:val="00E253C5"/>
     <w:rsid w:val="00E34A57"/>
     <w:rsid w:val="00E420BD"/>
+    <w:rsid w:val="00E43906"/>
     <w:rsid w:val="00E534BB"/>
     <w:rsid w:val="00E55415"/>
     <w:rsid w:val="00E645F0"/>
     <w:rsid w:val="00E6509A"/>
     <w:rsid w:val="00E66061"/>
+    <w:rsid w:val="00E72466"/>
     <w:rsid w:val="00E772BC"/>
     <w:rsid w:val="00E77741"/>
+    <w:rsid w:val="00E90910"/>
     <w:rsid w:val="00E948D7"/>
     <w:rsid w:val="00EA0C09"/>
     <w:rsid w:val="00EB3A91"/>
     <w:rsid w:val="00EB3B4F"/>
+    <w:rsid w:val="00EB3EF7"/>
+    <w:rsid w:val="00EC5EF8"/>
+    <w:rsid w:val="00ED1D5B"/>
     <w:rsid w:val="00ED5064"/>
     <w:rsid w:val="00ED719B"/>
     <w:rsid w:val="00EF0658"/>
+    <w:rsid w:val="00EF0AE1"/>
     <w:rsid w:val="00F00EDD"/>
     <w:rsid w:val="00F07530"/>
     <w:rsid w:val="00F07E1C"/>
     <w:rsid w:val="00F169FE"/>
     <w:rsid w:val="00F206E7"/>
     <w:rsid w:val="00F23ADB"/>
     <w:rsid w:val="00F2671F"/>
     <w:rsid w:val="00F27A98"/>
     <w:rsid w:val="00F415EA"/>
     <w:rsid w:val="00F4638F"/>
     <w:rsid w:val="00F50756"/>
     <w:rsid w:val="00F85C41"/>
     <w:rsid w:val="00F941E6"/>
     <w:rsid w:val="00F96EC8"/>
     <w:rsid w:val="00FD3A7A"/>
     <w:rsid w:val="00FE1D3B"/>
+    <w:rsid w:val="07CF754A"/>
+    <w:rsid w:val="1030AD38"/>
+    <w:rsid w:val="1BB98A93"/>
+    <w:rsid w:val="285B66FF"/>
+    <w:rsid w:val="5075B4F2"/>
+    <w:rsid w:val="6519473D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="36337E94"/>
   <w15:docId w15:val="{C2629974-C755-4989-A2B0-448B18EA5B5F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9437,55 +9416,65 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B31AD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F64CD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED1D5B"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="59254506">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="195774617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9807,50 +9796,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100208CAFE998E6D2458C9BF1BA8E7A455E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="620053e29c4afde785ea7e6071c53f59">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d84b1bf4-2c11-4a1c-a25a-f95a1d454fac" xmlns:ns4="60280564-1aab-4821-a37b-1d999d4628d4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9527a075be63a8441e0d8f5c6b919f43" ns3:_="" ns4:_="">
     <xsd:import namespace="d84b1bf4-2c11-4a1c-a25a-f95a1d454fac"/>
     <xsd:import namespace="60280564-1aab-4821-a37b-1d999d4628d4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -10029,143 +10037,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFB024B-A20F-406C-BCD9-5BCA1B73AB0E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88032EA9-B379-444C-85E0-F3270CDFC687}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E895A3D8-61F5-4C74-BF6D-F81E35AD69AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38B0D659-A950-4546-8302-ACAE4B080C6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d84b1bf4-2c11-4a1c-a25a-f95a1d454fac"/>
     <ds:schemaRef ds:uri="60280564-1aab-4821-a37b-1d999d4628d4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...21 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{a3cceda3-bb16-4686-a971-9fe5d13243fd}" enabled="1" method="Standard" siteId="{4720ed5e-c545-46eb-99a5-958dd333e9f2}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6810</Characters>
+  <Pages>3</Pages>
+  <Words>1196</Words>
+  <Characters>6893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>The Dannon Company, Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7989</CharactersWithSpaces>
+  <CharactersWithSpaces>8015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rob McCandlish</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100208CAFE998E6D2458C9BF1BA8E7A455E</vt:lpwstr>
   </property>
 </Properties>
 </file>